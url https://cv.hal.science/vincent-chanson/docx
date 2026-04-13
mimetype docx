--- v0 (2026-03-14)
+++ v1 (2026-04-13)
@@ -463,406 +463,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : La fabrique des derniers hommes, Aurelien Berlan, La découverte, 2012</w:t>
+                <w:t xml:space="preserve">Technique et capitalisme : entretien avec Andrew Feenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains/Théories</w:t>
+              <w:t xml:space="preserve">Période</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638399v1</w:t>
+                <w:t xml:space="preserve">hal-01638404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectique négative et/ou dialectique matérielle: retour sur le débat Adorno/Kracauer</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : L'or des images, Isabelle Garo, La Ville Brûle, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143, pp.67--80</w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01638433v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique et capitalisme : entretien avec Andrew Feenberg</w:t>
+                <w:t xml:space="preserve">Dialectique négative et/ou dialectique matérielle: retour sur le débat Adorno/Kracauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Monferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Période</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.67--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638404v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : L'or des images, Isabelle Garo, La Ville Brûle, 2013</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : La fabrique des derniers hommes, Aurelien Berlan, La découverte, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638398v1</w:t>
+                <w:t xml:space="preserve">hal-01638399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marx Global : entretien avec Jan Hoff</w:t>
+                <w:t xml:space="preserve">Théorie critique et crise du marxisme: sur la réception française de la Théorie critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Monferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Période</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Dissidences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638534v1</w:t>
+                <w:t xml:space="preserve">hal-01638515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de :Théorie de l'avant-garde , Peter Bürger, Questions théoriques, 2013</w:t>
               </w:r>
@@ -915,251 +902,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le marxisme japonais : entretien avec Elena Louisa Lange</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Marx Global : entretien avec Jan Hoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monferrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Période</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638535v1</w:t>
+                <w:t xml:space="preserve">hal-01638534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Adorno's practical philosophy, Fabian Freyenhagen, Cambridge University Press, 2013</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur le marxisme japonais : entretien avec Elena Louisa Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
+              <w:t xml:space="preserve">Période</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638552v1</w:t>
+                <w:t xml:space="preserve">hal-01638535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie critique et crise du marxisme: sur la réception française de la Théorie critique</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : Adorno's practical philosophy, Fabian Freyenhagen, Cambridge University Press, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissidences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.13</w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638515v1</w:t>
+                <w:t xml:space="preserve">hal-01638552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Adorno on Nature, Deborah Cook, Acumen, 2001</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cukier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chanson, Vincent and Cukier, Alexis and Monferrand, Frédéric. La Dispute, 2014, 978-2-84303-249-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1988,51 +1988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Szepanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638399v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638433v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638404v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638398v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bagarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lebart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Szepanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bagarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lebart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>