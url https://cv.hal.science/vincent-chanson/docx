--- v1 (2026-04-13)
+++ v2 (2026-05-21)
@@ -463,703 +463,703 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01638729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique et capitalisme : entretien avec Andrew Feenberg</w:t>
+                <w:t xml:space="preserve">Dialectique négative et/ou dialectique matérielle: retour sur le débat Adorno/Kracauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Monferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Période</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.67--80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638404v1</w:t>
+                <w:t xml:space="preserve">hal-01638433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : L'or des images, Isabelle Garo, La Ville Brûle, 2013</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : La fabrique des derniers hommes, Aurelien Berlan, La découverte, 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
+              <w:t xml:space="preserve">Terrains/Théories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01638398v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialectique négative et/ou dialectique matérielle: retour sur le débat Adorno/Kracauer</w:t>
+                <w:t xml:space="preserve">Compte-rendu de : L'or des images, Isabelle Garo, La Ville Brûle, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 143, pp.67--80</w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01638433v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : La fabrique des derniers hommes, Aurelien Berlan, La découverte, 2012</w:t>
+                <w:t xml:space="preserve">Technique et capitalisme : entretien avec Andrew Feenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains/Théories</w:t>
+              <w:t xml:space="preserve">Période</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01638399v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01638404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie critique et crise du marxisme: sur la réception française de la Théorie critique</w:t>
+                <w:t xml:space="preserve">Compte-rendu de :Théorie de l'avant-garde , Peter Bürger, Questions théoriques, 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dissidences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.13</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638515v1</w:t>
+                <w:t xml:space="preserve">hal-01638557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de :Théorie de l'avant-garde , Peter Bürger, Questions théoriques, 2013</w:t>
+                <w:t xml:space="preserve">Marx Global : entretien avec Jan Hoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue d'Esthétique</w:t>
+              <w:t xml:space="preserve">Période</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638557v1</w:t>
+                <w:t xml:space="preserve">hal-01638534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marx Global : entretien avec Jan Hoff</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sur le marxisme japonais : entretien avec Elena Louisa Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Monferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Monferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Période</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638534v1</w:t>
+                <w:t xml:space="preserve">hal-01638535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur le marxisme japonais : entretien avec Elena Louisa Lange</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compte-rendu de : Adorno's practical philosophy, Fabian Freyenhagen, Cambridge University Press, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Période</w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638535v1</w:t>
+                <w:t xml:space="preserve">hal-01638552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de : Adorno's practical philosophy, Fabian Freyenhagen, Cambridge University Press, 2013</w:t>
+                <w:t xml:space="preserve">Théorie critique et crise du marxisme: sur la réception française de la Théorie critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Dissidences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01638552v1</w:t>
+                <w:t xml:space="preserve">hal-01638515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de : Adorno on Nature, Deborah Cook, Acumen, 2001</w:t>
               </w:r>
@@ -1656,51 +1656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Cukier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Monferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chanson, Vincent and Cukier, Alexis and Monferrand, Frédéric. La Dispute, 2014, 978-2-84303-249-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1988,51 +1988,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Szepanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638404v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638433v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638399v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638557v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638534v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638535v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638552v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bagarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lebart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763198v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Szepanski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chanson" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jedediah Sklower" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035919v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Goodman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Heuguet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638723v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638729v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638433v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638399v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638398v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638557v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638535v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638552v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634697v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634692v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634788v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Bagarry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Lebart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638507v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01638513v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cukier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634746v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>