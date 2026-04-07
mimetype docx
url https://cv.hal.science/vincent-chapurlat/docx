--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Chapurlat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent CHAPURLAT - CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8513-9471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106944231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent CHAPURLAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deputy director of Laboratory of Sciences of Risk (LSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Head of ISOAR research team (Ingénierie des Systèmes et des Organisations pour les Activitiés à Risques) from CERIS (Centre d'Enseignement et de Recherche en Informatique et Systèmes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Skills:  Systems, Systems Engineering, System Engineering, Model Based System Engineering, Modeling of complex systems and systems of systems, Verification, Validation (model / model federation / system), Proof, Early V&V, IVTV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Complex Systems / Systems of systems / Critical Infrastructures, system properties modelling and checking, model verification and validation, properties proof, transformation and federation of models for simulation, models federation and composition, Digital Mock-up vs. Digital Twins of complex systems, properties evaluation, interoperability, resilience, Industrial Deployment of methods in industrial context</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Risk Sciences Laboratory (LSR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Room M124IMT Mines Alès, Louis Leprince-Ringuet site (Croupillac)7, rue Jules Renard30100 Alès - France</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent.Chapurlat@mines-ales.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel.:  (+33) 434 246 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mob: (+33) 622 237 993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systemic, Complex System, System of Systems (Critical Infrastructure)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling, Verification and Validation for Model Based Systems Engineering (MBSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executable, verifiable and interoperable business modelling languages (DSML: Domain Specific Modelling Languages) for MBSE (multi-view and multi-paradigm)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heterogeneous model federation mechanisms based on DSML interoperability (syntactic, concrete, pragmatic), Digital Mockup vs. Digital Twin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unified Property Specification Language (UPSL) for modelling, proving and evaluating non-functional properties (models / systems / axiomatic)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods for system modelling (multi-view, multi-language and multi-paradigm) including V&V of models and V&V of systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Proof and Simulation approach (federation, Multi-Agent System)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of the Digital Mock-up (federative approach) for the deployment of the MBSE in SMEs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digital Mock-up Transformation / Digital Twin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key facts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Head of the CIME Industrial Chair (Critical Infrastructure Model based system Engineering) in collaboration with ASSYSTEM Group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. More than 20 supervised theses (including 7 CIFRE PhD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. More than 160 publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. European projects (PABADIS-Promise, MESIMA, REHSTRAIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. National projects (ANR ISYCRI, ANR COREGI, CARNOT MAIIEUTIC, ANR RESIIST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Other projects in collaboration with industry (THALES AER&D Road Map, Naval Group, CEA, AREVA, Airbus, Airbus Helicopters...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diverse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Vice President Education and Research of the French Association of Systems Engineering (AFIS), French Chapter of INCOSE (INternational Council on Systems Engineering) 2019-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Representative of ITM on the Board of Directors of AFIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Member and representative of the IMT Mines Alès &amp;quot;Production Systems&amp;quot; theme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Representative of IMT Mines Alès in the AdOCC WG Intelligent Systems and Digital Data Chain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Co-leader of the Technical Committee (TC) &amp;quot;Safety, Validation and Security of Systems&amp;quot; (TC SV2S) and member of the AFIS TC &amp;quot;Research and Innovation in Systems Engineering&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Member of IFIP WG 5.8 “Enterprise Architecture and Interoperability”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of scientific and organisational committees of international conferences (IWEI, IFAC world congress, INCOSE SE, SysCon, INCOM, EI2N, I-ESA, CESA, ETFA, PROVE, CSDM, CSER, PRO-VE, ...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal reviewer (IEEE SMC, IJPR, Computers in Industry, Enterprise Information Systems, IEEE Systems Engineering INCOSE, ...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging model-based systems and software engineering for digital twin engineering: Methods and digital thread opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Burčiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Herchlová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 50, pp.101023. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2025.101023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Model‐ and Pattern‐Based Method for the Engineering of a Digital Twin System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.29-32. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Federation Method to Enable Organizations to Interoperate on Complex Systems Engineering Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread Based Federated Interoperability for Complex Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.33-35. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based architecting evaluation method for the delivery of complex nuclear projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.21-41. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for dismantling of nuclear facilities: a functional pattern for dismantling operations and indicators design and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EPJ Nuclear Sci. Technol., 10, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for ontology-based research and recommendation on systems engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.1350-1359. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.106049. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency evacuation in a supermarket during a terrorist attack: towards a possible modelling of the influence of affordances on the evacuation behavior of agents in a complex virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Science and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnlssr.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Engineering for the Depollution of Industrial Sites: a Model‐Based and Systems‐of‐Systems Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Method to Operationalize Modelling, Verification, and Evaluation of Architectural Solutions in the Field of Nuclear Critical Infrastructure Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFIS Academy-Industry Forum 2020 in Compiègne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Decision Support Method for Resilience Assessment Based on Multi-Viewpoint Modeling and Functional Analysis of Interconnected Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJDSST.2021070104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Based System Commissioning Approach for Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.10520. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su131910520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Nuclear Safety Demonstration Through System Modelling and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Commissioning, a New Methodological Approach for Commissioning of Nuclear Basic Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.34-37. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.427-442. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2018.1546327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model‐Based Approach to Design, Organize, and Monitor Dismantling and Decommissioning of Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability analysis in critical collaborative processes: an application to the healthcare sector for complex patient assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek-Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal on Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.435-456. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijem.2016.079847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing and verifying interoperability requirements: Application to collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 82, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tooled Approach for Designing Executable and Verifiable Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the consequences of design decisions in mechatronic systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.763 - 774. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling model checking for collaborative process analysis: from BPMN to 'Network of Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2013.879211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Alternatives for Designing Mechatronic Systems in a Systems Engineering Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201316416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPSL-SE: A Model Verification Framework for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (5), pp.581-597. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposed meta-model for formalizing Systems Engineering knowledge, based on functional architectural patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of interoperability requirement specification and verification to collaborative processes in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizable Interoperability Assessment Methodology To Support Technical Processes Deployment In Large Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.36 (No. 2), pp 300-308. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern Metamodel and Use Mechanisms for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et formalisation des exigences d'interopérabilité dans les processus collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System engineering and risk assessment in complex organization: application to health care organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793966609000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Modeling and Analysis Framework for Risk Analysis in Socio-technical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.12,13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, validation, qualification and certification of enterprise models: Statements and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (7), pp.711-721. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2007.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Networking: challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de modélisation de la performance par le biais du management des risques : application au circuit du medicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2007.11516874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Modelling and Formal Analysis using Graph Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (17), pp.3451-3470. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540500499377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal verification framework and associated tools for enterprise modeling : application to UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.153-166. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Verification Framework and Associated Tools for Entreprise Modling : Application to UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V nd., </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de modèles de processus d’entreprise : une approche formelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (9-10), pp.1051-1078. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.39.1051-1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de modèles de processus d'entreprise : une approche formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 39 n° 9-10., pp.1051-1078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise model verification and validation: an approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de Performance de Processus d'Entreprise : la Vue de l'Ingénieur de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Ingénierie des Systèmes de Production Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Model- and Pattern- Based Method for the Engineering and the Maintenance of Digital Twin Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie de construction de système jumeaux numériques suivant une approche ingénierie système basée sur les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah-Chaniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'ISEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05168404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems engineering approach for construction domain: the SmartFabrik method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Kady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Line Systems Engineering for Critical Nuclear Infrastructures: Research Questions and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layina Chaabaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ingénierie système basée-modèle pour la construction de jumeaux numériques de procédés de vitrification pour le conditionnement de déchets nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIS Congrès 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04822308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin engineering guided by MBSSE and Digital Thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Zeamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering applied to Digital Twin engineering: why and how to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Digital Thread grâce à l’ingénierie des Jumeaux Numériques basée Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP (Société d'Automatique, de Génie Industriel et de Productique), May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming Success: Using Digital Twin Modeling to Assist Smallholders in Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Germanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ICE IEEE/ITMC Conference - International Conference on Engineering, Technology, and Innovation (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Funchal (Madeira), Portugal. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGITALISATION DE L'INDUSTRIE PROPOSITION D'UNE APPROCHE MBSSE AGILE POUR L'INGÉNIERIE D'UN JUMEAU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2024 « Industrie du futur responsable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines Télécom, Apr 2024, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, development and maintenance of a digital twin of vitrification process: a methodological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2024 - 2024 10th International Conference on Control, Decision and Information Technologies (CoDIT), Vallette, Malta, 2024, pp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Vallette, Malta. pp.1891-1896, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04750821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for system of systems organization and governance: application to a Depollution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSe 2023 - 18th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE59841.2023.10178566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a Risks Management method for depollution projects based on MBSE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - the 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southhampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P353-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for Services (DT4S): Conceptual Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3256-3261, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual, methodological and technical contribution for modeling and V&amp;V in MBSE context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE 2022 - 8th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE54508.2022.10005444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document to model transition for architecture evaluation approach: Application to a nuclear infrastructure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3250-3255, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original Data, Information and Knowledge management approach for model-based engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3262-3267, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3425-3432, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03338724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management training: implementation of a simulation exercise based on repetition of learning sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Innovation Days – Facing the Predictably Unpredictable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to Commissioning as enabler of nuclear infrastructure delivery: Tests and trials program elaboration and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on systems Engineering (ISSE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Vienne (virtual), Austria. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE49799.2020.9272027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’Ingénierie Système face à certains engagements : collaboration et confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études DCN - Droits et Contentieux du Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la gestion de crise : une contribution à la formation à la prise de décisions stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ [Lambda Mu] 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management: use of systemic approach for strategic decision-making training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5129-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying MBSE in SME context : revisiting and equipping Digital Mock-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2020 - 6th International Symposium on systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE49799.2020.9272230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Engineering enabled by Natural Language Processing and Artiﬁcial Intelligence for Nuclear Safety Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Iancheruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSDM 2020 - Complex System Design and Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a contribution to the early V&V and evaluation of architectural solutions for Nuclear Infrastructures project delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTA 2020 - 25th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.897-904, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9211990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendeep Amendeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du déploiement de l’ingénierie système pour des PME : mutations organisationnelles et transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DetD of nuclear facilities a systemic approach for project organization and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Interoperability in a Non-Functional Requirements Ecosystem to Support Crisis Management Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’18) - Workshop ICRIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et outillage pour l’Ingénierie Système : Travaux / Retours d’expérience / Compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting digital mock-up for SME involved in systems engineering deployment., 12th International Conference on Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modeling, Optimization and SIMulation - MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D&D of Nuclear Facilities: A Systemic Approach for Project Organization and Monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing eco-system of ilities for resilience evaluation in system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationalede Modélisation, Optimisation et Simulation (MOSIM 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-131, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Decommissioning: a Systemic Approach adapted to Project Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience (DEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MBSE Approach to Pass from Requirements to Functional Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deducing Complex Scenarios for Resilience Analysis: Application to the Franco-German High Speed Train Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE and V&V: a tool-equipped method for combining various V&V strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10538-10543, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantical DSMLs for Complex or Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.115-123, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005768201150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V&amp;V suitable Domain Specific Modeling Languages for MBSE: A tooled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2016 - 26th Annual INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.556-570, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2016.00178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interface Pattern Model for Supporting Design of Natively Interoperable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.171-185, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Authoring and Verification for SMEs’ Information Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossine Rahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architecting: A Behavioural and Properties Based Approach for SoS “–ilities” Modelling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.591-603, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability as a Key Concept for the Control and Evolution of the System of Systems (SoS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems design verification: problematic, trends and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling frameworks, methods and languages for computerizing Small and Medium-sized Enterprises: review and proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossine Rahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Interoperability for Enterprise Software &amp; Applications (i-ESA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Networked Organizations as System of Systems: A Model-Based Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.227-234, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verification Approach from MDE Applied to Model Based Systems Engineering: xeFFBD Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M : Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.225-238, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Model Based Systems Engineering to Model Based System Realization: Role and Relevance of IVTV Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.109-116, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system verification: Adding meaning to models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL: Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et relations de traçabilité en Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements formalization for systems engineering: an approach for interoperability analysis in collaborative process model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IWEI International IFIP Working Conference on Enterprise Interoperability 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.243-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un Guide d'Etude des Modes Opérationnels des Systèmes (GEMOS) pour l'Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Génie Industriel CIGI'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Assessment in the Deployment of Technical Processes in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012, The 14th edition of IFAC's triennal symposium INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. F20-F25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System interoperability: definition and proposition of interface model in MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of IFAC's triennal symposium INCOM 2012 - Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Romania. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation d'architectures de produits mécatroniques en IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Académique AFIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xFFBD : towards a formal yet simple and complete functional modeling technique for system designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lizy-Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2012, 22nd Annual International Council on Systems Engineering Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp xxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maturity Model for the Deployment of Systems Engineering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2012 International Systems Conference (SysCon 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp. 560-566, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for interoperability requirements specification and verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Stokholm, Sweden. pp.89-102, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19680-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation and verification of interoperation requirements on collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern meta model for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress Milano 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Milano, Italy. pp.11967-11972, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based systems engineering processes deployment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software and Database Technologies, ICSOFT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Constraints and Requirements Formal Modelling and Checking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.219-226, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'interopérabilité : caractérisation et formalisation en propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptualisation of interoperability requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conferenec on Interoperability for Enterprise Software and Applications, IESA'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'interopérabilité en Ingénierie des Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering for Interoperability Support in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY IV: MAKING THE INTERNET OF THE FUTURE FOR THE FUTURE OF ENTERPRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Coventry, United Kingdom. pp.187+, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques architecturales et patrons de conception en Ingénierie Système - Contribution à l'interopérabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Académique AFIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITY IN COLLABORATIVE PROCESSES: REQUIEREMENTS CHARACTERISATION AND PROOF APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et premiers acquis d'une ingénierie de la résilience d'un système sociotechnique aux enjeux de la Sécurité Globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Perinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Le Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG Workshop Interdiscipliaire sur la Sécurité Globale 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A notation to measure and improve efficiency with regards to Integration, Validation and Verification of systems - Integration Verification Validation Assessment Notation (IV²AN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Veaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1341 - 1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System interoperability analysis by mixing system modelling and MAS: an approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Agent-based Technologies and applications for enterprise interOPerability (ATOP), Eighth International Joint Conference on Autonomous Agents &amp; Multi-Agent Systems (AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interoperability in collaborative process: an Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in production Systems Management, APMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Software Environment for the Generation of Enterprise Change Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE: Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1775-1780, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00421519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification approach applied for analyzing collaborative processes: the Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la conduite du changement en entreprise manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2009: Colloque Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Driven Approach for analyzing interoperability in collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de processus collaboratifs : Amélioration de l'interopérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex organization modeling and simulation approach for operational scenarios study: application to health care organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Modeling and Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Campora San Giovanni, Amantea (CS), Italy. pp.706-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Information System Architecture for Process-Based Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge-Based Intelligent Information and Engineering Systems (KES 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Zagreb, Croatia. pp.630-641, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85567-5_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for evaluating enterprise organizational interoperability based on enterprise model checking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.12899-12904, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, Validation, Qualification, Certification and Enterprise Modelling: requirements, statements and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSVVEIS 2008 - 6th International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, European Union</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la performance du circuit du médicament hospitalier : application aux dotations pour besoins urgents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE L'INTEROPERABILITE ORGANISATIONNELLE ET MANAGERIALE DES SYSTEMES INDUSTRIELS : LE PROJET CARIONER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Change Trajectories for Manufacturing Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPL'07: 4th IFAC IEEE Conference on Management and Control of Production and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sibiu, Romania, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling and verification approach for characterizing and checking organizational interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Engineering and enterprise modelling for risks management: application to the drug circuit in a university hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd American Congress “Improving the quality and sustainability of health care services”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale, WISG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems interoperability as a way to Partners Integration in a Crisis Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2007 20th International Conference on Software &amp; Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Management in Manufacturing Enterprise: An Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE: Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandria, Egypt. pp.1434-1445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00196211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la conduite du changement au sein d'une entreprise de production manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois rivières, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and validating a Manufacturing Ontology to achieve Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gialelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2007, International Conference Interoperability of Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Portugal. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche intégrée pour l'ingénierie de système complexe face aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès international de Génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois rivières, Canada. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de système hospitalier pour le management du risque, Gestion et Ingénierie des Systèmes hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes hospitaliers, GISEH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, Validation and Accreditation of Enterprise Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, Information control: a complex challenge for the 21st century, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.597-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du circuit du médicament au travers du management des risques iatrogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambdamu 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la performance par le biais du management des risques : application au circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes hospitaliers, GISEH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to detect risks with a formal approach? From property specification to risk emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSVVEIS 2006 – Fourth International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paphos, Cyprus. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture for Reconfigurable Manufacturing Systems: the PABADIS'PROMISE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Lüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking interoperability and risk assessment: A methodological approach for socio-technical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, Information control: a complex challenge for the 21st century, INCOM 2006, Saint Etienne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.555-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réingénierie de systèmes complexes pour le management du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et validation des modèles : une approche pour la Modélisation d'Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop ECI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris IAE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for risk analysis in manufacturing and enterprise modeling domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Integration and Modelling Technology (ICEIMT'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Properties Representation and Reasoning by Using the Conceptual Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA'03: Computational Intelligence for ModelingControl and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienne (Autriche), pp. 648-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intégration en Modélisation d'Entreprise : Les Chemins d'U.E.M.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse Formelle des Systèmes Complexes avec les Graphes Conceptuels : Application à la Modélisation d' Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Canadienne en Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Montréal (Canada), pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de Processus Opérationnels : Résultats d'une Collaboration Industrie/Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Model Verification : A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lille (France), pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property Reference Model and Associated Tools for System Life-Cycle Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème World Congres IFAC - B'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Barcelone, Espagne, pp.P/N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de performance et compétence : Le point de vue de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Bennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement de Recherche en Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal proof of the behavior of sequential machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Information Systems. IIS'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Grand Bahama Island, Bahamas. pp.258-261, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIS.1997.645249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Digital Thread: A Comprehensive State of the Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode basée modèles, données et patrons pour l’ingénierie d’un Système Jumeau Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel AFIS 2025 : L'Ingénierie Système au service d'un monde complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin engineering method for nuclear vitrification process: from capabilities analysis to architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05240839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread based federated interoperability approach for DT engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel AFIS 2025 - Séminaire Doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode DEPOSE : Une approche MBSE pour la dépollution de sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2024 - Industrie du Futur Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a Resilient Critical Infrastructures Model-Based Engineering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization, Evaluation of non-functional properties for system of system engineering: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2017), Albi, France, 21-24 May 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a guide for investigating, modeling and analyzing system operating modes: OMAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex System Design and Management CSDM 2013 December 2013, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten van Sinderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNBIP-213, 2015, Enterprise Interoperability, 978-3-662-47156-2. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus d'entreprise et des SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalid Benali et Vincent Chapurlat. Hermes/Lavoisier, pp.152, 2006, 2-7462-1524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00083867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Interoperability in a Non‐functional Requirements Ecosystem to Support Crisis Management Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: Smart Services and Business Impact of Enterprise Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.429 -434, 2018, 9781119564034. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119564034.ch53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Natively Interoperable Complex Systems: An Interface Design Pattern Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Archimède and Bruno Vallespir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability : INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.43-66, 2017, Enterprise Interoperability : INTEROP-PGSO Vision, 9781786300843. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and validating a Manufacturing Ontology to achieve interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gialelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability II New Challenges and Approaches Volume package Enterprise Interoperability Gonçalves, R.J.; Müller, J.P.; Mertins, K.; Zelm, M. (Eds.) 2007, XVIII - ISBN: 978-1-84628-857-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-272, 2007, </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-858-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conduite du changement dans les entreprises de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00196204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au pilotage de l'entreprise vu par les sciences pour l'Ingénieur (SPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques (indicateur et résilience), LT3—Modélisation, LT3.L1, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an Enterprise Modelling approach to deploy Systems Engineering processes in large organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Driven Approach for collaborative process verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Ales. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a method to deploy systems engineering processes within companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework for model verification in System Engineering: UPSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach For The Construction Of Enterprise Change Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lirmm. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability in Enterprises Networks: A Characterisation and Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects Driven Approach for crisis management process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anticipative effects-driven approach to analyze interoperability in collaborative processes: application to a crisis management process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Ales. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Based Approach (AEBA) for analyzing collaborative crisis management process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et validation de modèles de systèmes complexes: application à la Modélisation d'Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId455"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Chapurlat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent CHAPURLAT - CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8513-9471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106944231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent CHAPURLAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deputy director of Laboratory of Sciences of Risk (LSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Head of ISOAR research team (Ingénierie des Systèmes et des Organisations pour les Activitiés à Risques) from CERIS (Centre d'Enseignement et de Recherche en Informatique et Systèmes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Skills:  Systems, Systems Engineering, System Engineering, Model Based System Engineering, Modeling of complex systems and systems of systems, Verification, Validation (model / model federation / system), Proof, Early V&V, IVTV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Complex Systems / Systems of systems / Critical Infrastructures, system properties modelling and checking, model verification and validation, properties proof, transformation and federation of models for simulation, models federation and composition, Digital Mock-up vs. Digital Twins of complex systems, properties evaluation, interoperability, resilience, Industrial Deployment of methods in industrial context</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Risk Sciences Laboratory (LSR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Room M124IMT Mines Alès, Louis Leprince-Ringuet site (Croupillac)7, rue Jules Renard30100 Alès - France</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent.Chapurlat@mines-ales.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel.:  (+33) 434 246 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mob: (+33) 622 237 993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systemic, Complex System, System of Systems (Critical Infrastructure)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling, Verification and Validation for Model Based Systems Engineering (MBSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executable, verifiable and interoperable business modelling languages (DSML: Domain Specific Modelling Languages) for MBSE (multi-view and multi-paradigm)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heterogeneous model federation mechanisms based on DSML interoperability (syntactic, concrete, pragmatic), Digital Mockup vs. Digital Twin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unified Property Specification Language (UPSL) for modelling, proving and evaluating non-functional properties (models / systems / axiomatic)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods for system modelling (multi-view, multi-language and multi-paradigm) including V&V of models and V&V of systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Proof and Simulation approach (federation, Multi-Agent System)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of the Digital Mock-up (federative approach) for the deployment of the MBSE in SMEs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digital Mock-up Transformation / Digital Twin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key facts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Head of the CIME Industrial Chair (Critical Infrastructure Model based system Engineering) in collaboration with ASSYSTEM Group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. More than 20 supervised theses (including 7 CIFRE PhD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. More than 160 publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. European projects (PABADIS-Promise, MESIMA, REHSTRAIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. National projects (ANR ISYCRI, ANR COREGI, CARNOT MAIIEUTIC, ANR RESIIST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Other projects in collaboration with industry (THALES AER&D Road Map, Naval Group, CEA, AREVA, Airbus, Airbus Helicopters...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diverse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Vice President Education and Research of the French Association of Systems Engineering (AFIS), French Chapter of INCOSE (INternational Council on Systems Engineering) 2019-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Representative of ITM on the Board of Directors of AFIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Member and representative of the IMT Mines Alès &amp;quot;Production Systems&amp;quot; theme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Representative of IMT Mines Alès in the AdOCC WG Intelligent Systems and Digital Data Chain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Co-leader of the Technical Committee (TC) &amp;quot;Safety, Validation and Security of Systems&amp;quot; (TC SV2S) and member of the AFIS TC &amp;quot;Research and Innovation in Systems Engineering&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Member of IFIP WG 5.8 “Enterprise Architecture and Interoperability”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of scientific and organisational committees of international conferences (IWEI, IFAC world congress, INCOSE SE, SysCon, INCOM, EI2N, I-ESA, CESA, ETFA, PROVE, CSDM, CSER, PRO-VE, ...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal reviewer (IEEE SMC, IJPR, Computers in Industry, Enterprise Information Systems, IEEE Systems Engineering INCOSE, ...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging model-based systems and software engineering for digital twin engineering: Methods and digital thread opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Burčiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Herchlová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 50, pp.101023. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2025.101023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Federation Method to Enable Organizations to Interoperate on Complex Systems Engineering Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread Based Federated Interoperability for Complex Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.33-35. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Model‐ and Pattern‐Based Method for the Engineering of a Digital Twin System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.29-32. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for dismantling of nuclear facilities: a functional pattern for dismantling operations and indicators design and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EPJ Nuclear Sci. Technol., 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based architecting evaluation method for the delivery of complex nuclear projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.21-41. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for ontology-based research and recommendation on systems engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.1350-1359. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.106049. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency evacuation in a supermarket during a terrorist attack: towards a possible modelling of the influence of affordances on the evacuation behavior of agents in a complex virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Science and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnlssr.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Engineering for the Depollution of Industrial Sites: a Model‐Based and Systems‐of‐Systems Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Method to Operationalize Modelling, Verification, and Evaluation of Architectural Solutions in the Field of Nuclear Critical Infrastructure Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFIS Academy-Industry Forum 2020 in Compiègne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Based System Commissioning Approach for Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.10520. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su131910520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Decision Support Method for Resilience Assessment Based on Multi-Viewpoint Modeling and Functional Analysis of Interconnected Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJDSST.2021070104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Nuclear Safety Demonstration Through System Modelling and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Commissioning, a New Methodological Approach for Commissioning of Nuclear Basic Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.34-37. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.427-442. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2018.1546327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model‐Based Approach to Design, Organize, and Monitor Dismantling and Decommissioning of Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability analysis in critical collaborative processes: an application to the healthcare sector for complex patient assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek-Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal on Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.435-456. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijem.2016.079847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing and verifying interoperability requirements: Application to collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 82, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tooled Approach for Designing Executable and Verifiable Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the consequences of design decisions in mechatronic systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.763 - 774. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling model checking for collaborative process analysis: from BPMN to 'Network of Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2013.879211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Alternatives for Designing Mechatronic Systems in a Systems Engineering Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201316416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPSL-SE: A Model Verification Framework for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (5), pp.581-597. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposed meta-model for formalizing Systems Engineering knowledge, based on functional architectural patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of interoperability requirement specification and verification to collaborative processes in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizable Interoperability Assessment Methodology To Support Technical Processes Deployment In Large Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.36 (No. 2), pp 300-308. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern Metamodel and Use Mechanisms for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et formalisation des exigences d'interopérabilité dans les processus collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System engineering and risk assessment in complex organization: application to health care organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793966609000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Modeling and Analysis Framework for Risk Analysis in Socio-technical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.12,13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, validation, qualification and certification of enterprise models: Statements and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (7), pp.711-721. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2007.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Networking: challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de modélisation de la performance par le biais du management des risques : application au circuit du medicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2007.11516874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Modelling and Formal Analysis using Graph Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (17), pp.3451-3470. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540500499377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal verification framework and associated tools for enterprise modeling : application to UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.153-166. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Verification Framework and Associated Tools for Entreprise Modling : Application to UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V nd., </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de modèles de processus d’entreprise : une approche formelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (9-10), pp.1051-1078. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.39.1051-1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de modèles de processus d'entreprise : une approche formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 39 n° 9-10., pp.1051-1078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise model verification and validation: an approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de Performance de Processus d'Entreprise : la Vue de l'Ingénieur de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Ingénierie des Systèmes de Production Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Model- and Pattern- Based Method for the Engineering and the Maintenance of Digital Twin Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie de construction de système jumeaux numériques suivant une approche ingénierie système basée sur les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah-Chaniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'ISEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05168404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems engineering approach for construction domain: the SmartFabrik method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Kady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Line Systems Engineering for Critical Nuclear Infrastructures: Research Questions and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layina Chaabaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ingénierie système basée-modèle pour la construction de jumeaux numériques de procédés de vitrification pour le conditionnement de déchets nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIS Congrès 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04822308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin engineering guided by MBSSE and Digital Thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Zeamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering applied to Digital Twin engineering: why and how to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming Success: Using Digital Twin Modeling to Assist Smallholders in Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Germanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ICE IEEE/ITMC Conference - International Conference on Engineering, Technology, and Innovation (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Funchal (Madeira), Portugal. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Digital Thread grâce à l’ingénierie des Jumeaux Numériques basée Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP (Société d'Automatique, de Génie Industriel et de Productique), May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGITALISATION DE L'INDUSTRIE PROPOSITION D'UNE APPROCHE MBSSE AGILE POUR L'INGÉNIERIE D'UN JUMEAU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2024 « Industrie du futur responsable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines Télécom, Apr 2024, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, development and maintenance of a digital twin of vitrification process: a methodological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2024 - 2024 10th International Conference on Control, Decision and Information Technologies (CoDIT), Vallette, Malta, 2024, pp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Vallette, Malta. pp.1891-1896, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04750821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for system of systems organization and governance: application to a Depollution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSe 2023 - 18th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE59841.2023.10178566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a Risks Management method for depollution projects based on MBSE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - the 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southhampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P353-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for Services (DT4S): Conceptual Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3256-3261, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual, methodological and technical contribution for modeling and V&amp;V in MBSE context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE 2022 - 8th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE54508.2022.10005444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document to model transition for architecture evaluation approach: Application to a nuclear infrastructure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3250-3255, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original Data, Information and Knowledge management approach for model-based engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3262-3267, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3425-3432, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03338724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management training: implementation of a simulation exercise based on repetition of learning sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Innovation Days – Facing the Predictably Unpredictable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to Commissioning as enabler of nuclear infrastructure delivery: Tests and trials program elaboration and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on systems Engineering (ISSE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Vienne (virtual), Austria. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE49799.2020.9272027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’Ingénierie Système face à certains engagements : collaboration et confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études DCN - Droits et Contentieux du Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management: use of systemic approach for strategic decision-making training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5129-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying MBSE in SME context : revisiting and equipping Digital Mock-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2020 - 6th International Symposium on systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE49799.2020.9272230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la gestion de crise : une contribution à la formation à la prise de décisions stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ [Lambda Mu] 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a contribution to the early V&V and evaluation of architectural solutions for Nuclear Infrastructures project delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTA 2020 - 25th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.897-904, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9211990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Engineering enabled by Natural Language Processing and Artiﬁcial Intelligence for Nuclear Safety Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Iancheruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSDM 2020 - Complex System Design and Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendeep Amendeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du déploiement de l’ingénierie système pour des PME : mutations organisationnelles et transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DetD of nuclear facilities a systemic approach for project organization and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Interoperability in a Non-Functional Requirements Ecosystem to Support Crisis Management Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’18) - Workshop ICRIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting digital mock-up for SME involved in systems engineering deployment., 12th International Conference on Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modeling, Optimization and SIMulation - MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et outillage pour l’Ingénierie Système : Travaux / Retours d’expérience / Compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D&D of Nuclear Facilities: A Systemic Approach for Project Organization and Monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing eco-system of ilities for resilience evaluation in system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationalede Modélisation, Optimisation et Simulation (MOSIM 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-131, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Decommissioning: a Systemic Approach adapted to Project Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience (DEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MBSE Approach to Pass from Requirements to Functional Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deducing Complex Scenarios for Resilience Analysis: Application to the Franco-German High Speed Train Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE and V&V: a tool-equipped method for combining various V&V strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10538-10543, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantical DSMLs for Complex or Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.115-123, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005768201150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V&amp;V suitable Domain Specific Modeling Languages for MBSE: A tooled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2016 - 26th Annual INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.556-570, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2016.00178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interface Pattern Model for Supporting Design of Natively Interoperable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.171-185, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Authoring and Verification for SMEs’ Information Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossine Rahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architecting: A Behavioural and Properties Based Approach for SoS “–ilities” Modelling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.591-603, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability as a Key Concept for the Control and Evolution of the System of Systems (SoS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems design verification: problematic, trends and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling frameworks, methods and languages for computerizing Small and Medium-sized Enterprises: review and proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossine Rahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Interoperability for Enterprise Software &amp; Applications (i-ESA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verification Approach from MDE Applied to Model Based Systems Engineering: xeFFBD Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M : Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.225-238, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Networked Organizations as System of Systems: A Model-Based Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.227-234, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Model Based Systems Engineering to Model Based System Realization: Role and Relevance of IVTV Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.109-116, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system verification: Adding meaning to models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL: Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et relations de traçabilité en Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements formalization for systems engineering: an approach for interoperability analysis in collaborative process model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IWEI International IFIP Working Conference on Enterprise Interoperability 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.243-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un Guide d'Etude des Modes Opérationnels des Systèmes (GEMOS) pour l'Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Génie Industriel CIGI'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Assessment in the Deployment of Technical Processes in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012, The 14th edition of IFAC's triennal symposium INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. F20-F25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System interoperability: definition and proposition of interface model in MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of IFAC's triennal symposium INCOM 2012 - Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Romania. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation d'architectures de produits mécatroniques en IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Académique AFIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xFFBD : towards a formal yet simple and complete functional modeling technique for system designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lizy-Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2012, 22nd Annual International Council on Systems Engineering Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp xxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maturity Model for the Deployment of Systems Engineering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2012 International Systems Conference (SysCon 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp. 560-566, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for interoperability requirements specification and verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Stokholm, Sweden. pp.89-102, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19680-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation and verification of interoperation requirements on collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern meta model for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress Milano 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Milano, Italy. pp.11967-11972, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based systems engineering processes deployment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software and Database Technologies, ICSOFT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Constraints and Requirements Formal Modelling and Checking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.219-226, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptualisation of interoperability requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conferenec on Interoperability for Enterprise Software and Applications, IESA'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'interopérabilité : caractérisation et formalisation en propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'interopérabilité en Ingénierie des Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques architecturales et patrons de conception en Ingénierie Système - Contribution à l'interopérabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Académique AFIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering for Interoperability Support in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY IV: MAKING THE INTERNET OF THE FUTURE FOR THE FUTURE OF ENTERPRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Coventry, United Kingdom. pp.187+, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITY IN COLLABORATIVE PROCESSES: REQUIEREMENTS CHARACTERISATION AND PROOF APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A notation to measure and improve efficiency with regards to Integration, Validation and Verification of systems - Integration Verification Validation Assessment Notation (IV²AN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Veaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1341 - 1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System interoperability analysis by mixing system modelling and MAS: an approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Agent-based Technologies and applications for enterprise interOPerability (ATOP), Eighth International Joint Conference on Autonomous Agents &amp; Multi-Agent Systems (AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et premiers acquis d'une ingénierie de la résilience d'un système sociotechnique aux enjeux de la Sécurité Globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Perinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Le Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG Workshop Interdiscipliaire sur la Sécurité Globale 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interoperability in collaborative process: an Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in production Systems Management, APMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Software Environment for the Generation of Enterprise Change Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE: Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1775-1780, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00421519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification approach applied for analyzing collaborative processes: the Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la conduite du changement en entreprise manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2009: Colloque Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de processus collaboratifs : Amélioration de l'interopérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Driven Approach for analyzing interoperability in collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex organization modeling and simulation approach for operational scenarios study: application to health care organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Modeling and Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Campora San Giovanni, Amantea (CS), Italy. pp.706-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Information System Architecture for Process-Based Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge-Based Intelligent Information and Engineering Systems (KES 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Zagreb, Croatia. pp.630-641, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85567-5_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for evaluating enterprise organizational interoperability based on enterprise model checking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.12899-12904, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, Validation, Qualification, Certification and Enterprise Modelling: requirements, statements and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSVVEIS 2008 - 6th International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, European Union</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la performance du circuit du médicament hospitalier : application aux dotations pour besoins urgents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE L'INTEROPERABILITE ORGANISATIONNELLE ET MANAGERIALE DES SYSTEMES INDUSTRIELS : LE PROJET CARIONER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Change Trajectories for Manufacturing Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPL'07: 4th IFAC IEEE Conference on Management and Control of Production and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sibiu, Romania, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling and verification approach for characterizing and checking organizational interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Engineering and enterprise modelling for risks management: application to the drug circuit in a university hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd American Congress “Improving the quality and sustainability of health care services”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale, WISG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems interoperability as a way to Partners Integration in a Crisis Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2007 20th International Conference on Software &amp; Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Management in Manufacturing Enterprise: An Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE: Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandria, Egypt. pp.1434-1445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00196211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and validating a Manufacturing Ontology to achieve Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gialelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2007, International Conference Interoperability of Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Portugal. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la conduite du changement au sein d'une entreprise de production manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois rivières, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche intégrée pour l'ingénierie de système complexe face aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès international de Génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois rivières, Canada. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de système hospitalier pour le management du risque, Gestion et Ingénierie des Systèmes hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes hospitaliers, GISEH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, Validation and Accreditation of Enterprise Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, Information control: a complex challenge for the 21st century, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.597-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du circuit du médicament au travers du management des risques iatrogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambdamu 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la performance par le biais du management des risques : application au circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes hospitaliers, GISEH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to detect risks with a formal approach? From property specification to risk emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSVVEIS 2006 – Fourth International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paphos, Cyprus. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture for Reconfigurable Manufacturing Systems: the PABADIS'PROMISE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Lüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking interoperability and risk assessment: A methodological approach for socio-technical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, Information control: a complex challenge for the 21st century, INCOM 2006, Saint Etienne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.555-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réingénierie de systèmes complexes pour le management du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et validation des modèles : une approche pour la Modélisation d'Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop ECI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris IAE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for risk analysis in manufacturing and enterprise modeling domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Integration and Modelling Technology (ICEIMT'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intégration en Modélisation d'Entreprise : Les Chemins d'U.E.M.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Properties Representation and Reasoning by Using the Conceptual Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA'03: Computational Intelligence for ModelingControl and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vienne (Autriche), France. pp. 648-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse Formelle des Systèmes Complexes avec les Graphes Conceptuels : Application à la Modélisation d' Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Canadienne en Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montréal (Canada), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de Processus Opérationnels : Résultats d'une Collaboration Industrie/Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Model Verification : A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property Reference Model and Associated Tools for System Life-Cycle Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème World Congres IFAC - B'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelone, Espagne, France. pp.P/N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de performance et compétence : Le point de vue de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Bennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement de Recherche en Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal proof of the behavior of sequential machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Information Systems. IIS'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Grand Bahama Island, Bahamas. pp.258-261, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIS.1997.645249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin engineering method for nuclear vitrification process: from capabilities analysis to architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05240839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Digital Thread: A Comprehensive State of the Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode basée modèles, données et patrons pour l’ingénierie d’un Système Jumeau Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel AFIS 2025 : L'Ingénierie Système au service d'un monde complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread based federated interoperability approach for DT engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel AFIS 2025 - Séminaire Doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode DEPOSE : Une approche MBSE pour la dépollution de sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2024 - Industrie du Futur Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a Resilient Critical Infrastructures Model-Based Engineering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization, Evaluation of non-functional properties for system of system engineering: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2017), Albi, France, 21-24 May 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context: Critical Infrastructure Problematic: how improving CI Resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a guide for investigating, modeling and analyzing system operating modes: OMAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex System Design and Management CSDM 2013 December 2013, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten van Sinderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNBIP-213, 2015, Enterprise Interoperability, 978-3-662-47156-2. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus d'entreprise et des SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalid Benali et Vincent Chapurlat. Hermes/Lavoisier, pp.152, 2006, 2-7462-1524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00083867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Interoperability in a Non‐functional Requirements Ecosystem to Support Crisis Management Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: Smart Services and Business Impact of Enterprise Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.429 -434, 2018, 9781119564034. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119564034.ch53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Natively Interoperable Complex Systems: An Interface Design Pattern Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Archimède and Bruno Vallespir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability : INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.43-66, 2017, Enterprise Interoperability : INTEROP-PGSO Vision, 9781786300843. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and validating a Manufacturing Ontology to achieve interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gialelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability II New Challenges and Approaches Volume package Enterprise Interoperability Gonçalves, R.J.; Müller, J.P.; Mertins, K.; Zelm, M. (Eds.) 2007, XVIII - ISBN: 978-1-84628-857-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-272, 2007, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-858-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conduite du changement dans les entreprises de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00196204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au pilotage de l'entreprise vu par les sciences pour l'Ingénieur (SPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques (indicateur et résilience), LT3—Modélisation, LT3.L1, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an Enterprise Modelling approach to deploy Systems Engineering processes in large organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Driven Approach for collaborative process verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Ales. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a method to deploy systems engineering processes within companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework for model verification in System Engineering: UPSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach For The Construction Of Enterprise Change Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lirmm. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability in Enterprises Networks: A Characterisation and Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects Driven Approach for crisis management process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anticipative effects-driven approach to analyze interoperability in collaborative processes: application to a crisis management process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Ales. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Based Approach (AEBA) for analyzing collaborative crisis management process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et validation de modèles de systèmes complexes: application à la Modélisation d'Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="47A2BAE6"/>
+    <w:nsid w:val="689C89EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="2BE9C2CF"/>
+    <w:nsid w:val="F3771A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="D2FC3AEE"/>
+    <w:nsid w:val="CEDB8384"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BEF6235D"/>
+    <w:nsid w:val="4A1F1D73"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chapurlat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-9471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106944231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vincent.Chapurlat@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05407463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gregory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Bur&#269;iar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Herchlov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.101023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419195v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Mbolamananamalala" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419370v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robinet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lafon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70018" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419348v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70023" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourdon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21705" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04253685v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2023020" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Alaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03274401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.2021070104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaignebet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131910520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Milot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moitrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijem.2016.079847" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWXQG8RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.879211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316416" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STPK617G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6LDXDWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Aloui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793966609000031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2007.12.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Molina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Whitman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mousnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quaranta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2007.11516874" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500499377" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.06.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.1051-1078" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.08.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05227364v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Galand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah-Chaniour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445887v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Kady" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flechard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Furlanetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406450v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Zeamari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04621751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.126" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04659579v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750821v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708207" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.136" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03867657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE54508.2022.10005444" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.137" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.135" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03273706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE49799.2020.9272027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02538360v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5129-cd" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE49799.2020.9272230" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02964050v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9211990" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417754v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Milot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moitrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928301v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi Koutchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929993v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Milot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930257v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1376" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930275v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930280v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1309" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005768201150123" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377575v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2016.00178.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BSLHKTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossine Rahhou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.421" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437925v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_55" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438407v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927976v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_34" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930465v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_22" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_16" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388218v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_14" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930467v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930476v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822658v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marzin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022483v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aizier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19680-5_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01796" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055850v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roque" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_28" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588826v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588822v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_41" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_18" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3383065E5E3810116617EE663D2AD6E97436C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaigneau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367955v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sami Rebai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421519v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benza&#239;da" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223905" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804309v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385832v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804308v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838614v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dd Diep" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85567-5_78" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRHM29LW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02181" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356151v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804277v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195849v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355756v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195950v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355752v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353780v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogeras" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gialelis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355748v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195959v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354794v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354779v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354798v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353801v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferrarini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Veber" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt L&#252;der" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peschke" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354778v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354803v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355879v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269629v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269508v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269834v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269552v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269658v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269355v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Bennour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05050610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larnac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIS.1997.645249" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253912v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240839v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05479212v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930295v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016577v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930468v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438411v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten van Sinderen" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083867v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923759v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119564034.ch53" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930291v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch3" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367952v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_28" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196204v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354805v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839883v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guilloux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839870v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839873v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839868v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839863v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839859v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204981v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chapurlat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-9471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106944231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vincent.Chapurlat@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05407463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gregory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Bur&#269;iar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Herchlov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.101023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lafon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Mbolamananamalala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04253685v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2023020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Alaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaignebet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131910520" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03274401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.2021070104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Milot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moitrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijem.2016.079847" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWXQG8RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.879211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316416" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STPK617G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6LDXDWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Aloui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793966609000031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2007.12.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Molina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Whitman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mousnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quaranta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2007.11516874" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500499377" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.06.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.1051-1078" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.08.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05227364v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Galand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah-Chaniour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445887v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Kady" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flechard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Furlanetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406450v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Zeamari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04621751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.126" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04659579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750821v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708207" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.136" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03867657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE54508.2022.10005444" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.137" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.135" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03273706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE49799.2020.9272027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02538360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5129-cd" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE49799.2020.9272230" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02964050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9211990" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417754v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Milot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moitrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928301v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi Koutchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929993v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Milot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930257v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1376" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930275v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930280v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1309" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005768201150123" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377575v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2016.00178.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BSLHKTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossine Rahhou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.421" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437925v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_55" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438407v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927976v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_34" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930465v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392120v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_22" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388218v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_14" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930467v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930476v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822658v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marzin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022483v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aizier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19680-5_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01796" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055850v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roque" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_28" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588822v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_41" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596375v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_18" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3383065E5E3810116617EE663D2AD6E97436C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaigneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367955v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sami Rebai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356394v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421519v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benza&#239;da" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223905" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804309v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804308v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385832v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838614v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dd Diep" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85567-5_78" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRHM29LW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02181" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356151v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804277v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195849v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355756v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195950v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353780v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogeras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gialelis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355752v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355748v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195959v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354794v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354779v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354798v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353801v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferrarini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Veber" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt L&#252;der" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peschke" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354778v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354803v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355879v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269508v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269629v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269834v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269552v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269658v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269355v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Bennour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05050610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larnac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIS.1997.645249" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240839v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253912v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907669v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05479212v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930295v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016577v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05539398v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930468v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438411v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten van Sinderen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083867v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923759v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119564034.ch53" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930291v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367952v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_28" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196204v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354805v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guilloux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839870v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839873v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839868v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839863v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839859v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204981v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>