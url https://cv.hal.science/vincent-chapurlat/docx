--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Chapurlat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent CHAPURLAT - CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8513-9471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106944231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent CHAPURLAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deputy director of Laboratory of Sciences of Risk (LSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Head of ISOAR research team (Ingénierie des Systèmes et des Organisations pour les Activitiés à Risques) from CERIS (Centre d'Enseignement et de Recherche en Informatique et Systèmes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Skills:  Systems, Systems Engineering, System Engineering, Model Based System Engineering, Modeling of complex systems and systems of systems, Verification, Validation (model / model federation / system), Proof, Early V&V, IVTV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Complex Systems / Systems of systems / Critical Infrastructures, system properties modelling and checking, model verification and validation, properties proof, transformation and federation of models for simulation, models federation and composition, Digital Mock-up vs. Digital Twins of complex systems, properties evaluation, interoperability, resilience, Industrial Deployment of methods in industrial context</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Risk Sciences Laboratory (LSR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Room M124IMT Mines Alès, Louis Leprince-Ringuet site (Croupillac)7, rue Jules Renard30100 Alès - France</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent.Chapurlat@mines-ales.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel.:  (+33) 434 246 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mob: (+33) 622 237 993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systemic, Complex System, System of Systems (Critical Infrastructure)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling, Verification and Validation for Model Based Systems Engineering (MBSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executable, verifiable and interoperable business modelling languages (DSML: Domain Specific Modelling Languages) for MBSE (multi-view and multi-paradigm)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heterogeneous model federation mechanisms based on DSML interoperability (syntactic, concrete, pragmatic), Digital Mockup vs. Digital Twin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unified Property Specification Language (UPSL) for modelling, proving and evaluating non-functional properties (models / systems / axiomatic)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods for system modelling (multi-view, multi-language and multi-paradigm) including V&V of models and V&V of systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Proof and Simulation approach (federation, Multi-Agent System)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of the Digital Mock-up (federative approach) for the deployment of the MBSE in SMEs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digital Mock-up Transformation / Digital Twin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key facts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Head of the CIME Industrial Chair (Critical Infrastructure Model based system Engineering) in collaboration with ASSYSTEM Group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. More than 20 supervised theses (including 7 CIFRE PhD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. More than 160 publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. European projects (PABADIS-Promise, MESIMA, REHSTRAIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. National projects (ANR ISYCRI, ANR COREGI, CARNOT MAIIEUTIC, ANR RESIIST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Other projects in collaboration with industry (THALES AER&D Road Map, Naval Group, CEA, AREVA, Airbus, Airbus Helicopters...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diverse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Vice President Education and Research of the French Association of Systems Engineering (AFIS), French Chapter of INCOSE (INternational Council on Systems Engineering) 2019-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Representative of ITM on the Board of Directors of AFIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Member and representative of the IMT Mines Alès &amp;quot;Production Systems&amp;quot; theme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Representative of IMT Mines Alès in the AdOCC WG Intelligent Systems and Digital Data Chain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Co-leader of the Technical Committee (TC) &amp;quot;Safety, Validation and Security of Systems&amp;quot; (TC SV2S) and member of the AFIS TC &amp;quot;Research and Innovation in Systems Engineering&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Member of IFIP WG 5.8 “Enterprise Architecture and Interoperability”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of scientific and organisational committees of international conferences (IWEI, IFAC world congress, INCOSE SE, SysCon, INCOM, EI2N, I-ESA, CESA, ETFA, PROVE, CSDM, CSER, PRO-VE, ...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal reviewer (IEEE SMC, IJPR, Computers in Industry, Enterprise Information Systems, IEEE Systems Engineering INCOSE, ...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging model-based systems and software engineering for digital twin engineering: Methods and digital thread opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Burčiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Herchlová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 50, pp.101023. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2025.101023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Federation Method to Enable Organizations to Interoperate on Complex Systems Engineering Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread Based Federated Interoperability for Complex Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.33-35. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Model‐ and Pattern‐Based Method for the Engineering of a Digital Twin System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.29-32. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for dismantling of nuclear facilities: a functional pattern for dismantling operations and indicators design and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EPJ Nuclear Sci. Technol., 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based architecting evaluation method for the delivery of complex nuclear projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.21-41. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for ontology-based research and recommendation on systems engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.1350-1359. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.106049. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency evacuation in a supermarket during a terrorist attack: towards a possible modelling of the influence of affordances on the evacuation behavior of agents in a complex virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Science and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnlssr.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Engineering for the Depollution of Industrial Sites: a Model‐Based and Systems‐of‐Systems Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Method to Operationalize Modelling, Verification, and Evaluation of Architectural Solutions in the Field of Nuclear Critical Infrastructure Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFIS Academy-Industry Forum 2020 in Compiègne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Based System Commissioning Approach for Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.10520. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su131910520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Decision Support Method for Resilience Assessment Based on Multi-Viewpoint Modeling and Functional Analysis of Interconnected Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJDSST.2021070104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Nuclear Safety Demonstration Through System Modelling and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Commissioning, a New Methodological Approach for Commissioning of Nuclear Basic Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.34-37. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.427-442. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2018.1546327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model‐Based Approach to Design, Organize, and Monitor Dismantling and Decommissioning of Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability analysis in critical collaborative processes: an application to the healthcare sector for complex patient assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek-Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal on Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.435-456. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijem.2016.079847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing and verifying interoperability requirements: Application to collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 82, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tooled Approach for Designing Executable and Verifiable Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the consequences of design decisions in mechatronic systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.763 - 774. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling model checking for collaborative process analysis: from BPMN to 'Network of Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2013.879211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Alternatives for Designing Mechatronic Systems in a Systems Engineering Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201316416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPSL-SE: A Model Verification Framework for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (5), pp.581-597. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposed meta-model for formalizing Systems Engineering knowledge, based on functional architectural patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of interoperability requirement specification and verification to collaborative processes in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizable Interoperability Assessment Methodology To Support Technical Processes Deployment In Large Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.36 (No. 2), pp 300-308. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern Metamodel and Use Mechanisms for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et formalisation des exigences d'interopérabilité dans les processus collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System engineering and risk assessment in complex organization: application to health care organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793966609000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Modeling and Analysis Framework for Risk Analysis in Socio-technical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.12,13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, validation, qualification and certification of enterprise models: Statements and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (7), pp.711-721. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2007.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Networking: challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de modélisation de la performance par le biais du management des risques : application au circuit du medicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2007.11516874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Modelling and Formal Analysis using Graph Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (17), pp.3451-3470. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540500499377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal verification framework and associated tools for enterprise modeling : application to UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.153-166. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Verification Framework and Associated Tools for Entreprise Modling : Application to UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V nd., </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de modèles de processus d’entreprise : une approche formelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (9-10), pp.1051-1078. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.39.1051-1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de modèles de processus d'entreprise : une approche formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 39 n° 9-10., pp.1051-1078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise model verification and validation: an approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de Performance de Processus d'Entreprise : la Vue de l'Ingénieur de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Ingénierie des Systèmes de Production Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Model- and Pattern- Based Method for the Engineering and the Maintenance of Digital Twin Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie de construction de système jumeaux numériques suivant une approche ingénierie système basée sur les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah-Chaniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'ISEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05168404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems engineering approach for construction domain: the SmartFabrik method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Kady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Line Systems Engineering for Critical Nuclear Infrastructures: Research Questions and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layina Chaabaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ingénierie système basée-modèle pour la construction de jumeaux numériques de procédés de vitrification pour le conditionnement de déchets nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIS Congrès 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04822308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin engineering guided by MBSSE and Digital Thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Zeamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering applied to Digital Twin engineering: why and how to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming Success: Using Digital Twin Modeling to Assist Smallholders in Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Germanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ICE IEEE/ITMC Conference - International Conference on Engineering, Technology, and Innovation (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Funchal (Madeira), Portugal. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Digital Thread grâce à l’ingénierie des Jumeaux Numériques basée Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP (Société d'Automatique, de Génie Industriel et de Productique), May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGITALISATION DE L'INDUSTRIE PROPOSITION D'UNE APPROCHE MBSSE AGILE POUR L'INGÉNIERIE D'UN JUMEAU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2024 « Industrie du futur responsable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines Télécom, Apr 2024, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, development and maintenance of a digital twin of vitrification process: a methodological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2024 - 2024 10th International Conference on Control, Decision and Information Technologies (CoDIT), Vallette, Malta, 2024, pp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Vallette, Malta. pp.1891-1896, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04750821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for system of systems organization and governance: application to a Depollution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSe 2023 - 18th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE59841.2023.10178566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a Risks Management method for depollution projects based on MBSE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - the 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southhampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P353-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for Services (DT4S): Conceptual Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3256-3261, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual, methodological and technical contribution for modeling and V&amp;V in MBSE context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE 2022 - 8th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE54508.2022.10005444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document to model transition for architecture evaluation approach: Application to a nuclear infrastructure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3250-3255, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original Data, Information and Knowledge management approach for model-based engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3262-3267, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3425-3432, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03338724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management training: implementation of a simulation exercise based on repetition of learning sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Innovation Days – Facing the Predictably Unpredictable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to Commissioning as enabler of nuclear infrastructure delivery: Tests and trials program elaboration and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on systems Engineering (ISSE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Vienne (virtual), Austria. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE49799.2020.9272027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’Ingénierie Système face à certains engagements : collaboration et confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études DCN - Droits et Contentieux du Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management: use of systemic approach for strategic decision-making training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5129-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying MBSE in SME context : revisiting and equipping Digital Mock-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2020 - 6th International Symposium on systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE49799.2020.9272230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la gestion de crise : une contribution à la formation à la prise de décisions stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ [Lambda Mu] 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a contribution to the early V&V and evaluation of architectural solutions for Nuclear Infrastructures project delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTA 2020 - 25th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.897-904, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9211990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Engineering enabled by Natural Language Processing and Artiﬁcial Intelligence for Nuclear Safety Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Iancheruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSDM 2020 - Complex System Design and Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendeep Amendeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du déploiement de l’ingénierie système pour des PME : mutations organisationnelles et transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DetD of nuclear facilities a systemic approach for project organization and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Interoperability in a Non-Functional Requirements Ecosystem to Support Crisis Management Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’18) - Workshop ICRIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting digital mock-up for SME involved in systems engineering deployment., 12th International Conference on Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modeling, Optimization and SIMulation - MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et outillage pour l’Ingénierie Système : Travaux / Retours d’expérience / Compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D&D of Nuclear Facilities: A Systemic Approach for Project Organization and Monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing eco-system of ilities for resilience evaluation in system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationalede Modélisation, Optimisation et Simulation (MOSIM 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-131, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Decommissioning: a Systemic Approach adapted to Project Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience (DEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MBSE Approach to Pass from Requirements to Functional Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deducing Complex Scenarios for Resilience Analysis: Application to the Franco-German High Speed Train Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE and V&V: a tool-equipped method for combining various V&V strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10538-10543, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantical DSMLs for Complex or Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.115-123, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005768201150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V&amp;V suitable Domain Specific Modeling Languages for MBSE: A tooled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2016 - 26th Annual INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.556-570, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2016.00178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interface Pattern Model for Supporting Design of Natively Interoperable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.171-185, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Authoring and Verification for SMEs’ Information Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossine Rahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architecting: A Behavioural and Properties Based Approach for SoS “–ilities” Modelling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.591-603, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability as a Key Concept for the Control and Evolution of the System of Systems (SoS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems design verification: problematic, trends and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling frameworks, methods and languages for computerizing Small and Medium-sized Enterprises: review and proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossine Rahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Interoperability for Enterprise Software &amp; Applications (i-ESA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verification Approach from MDE Applied to Model Based Systems Engineering: xeFFBD Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M : Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.225-238, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Networked Organizations as System of Systems: A Model-Based Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.227-234, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Model Based Systems Engineering to Model Based System Realization: Role and Relevance of IVTV Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.109-116, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system verification: Adding meaning to models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL: Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et relations de traçabilité en Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements formalization for systems engineering: an approach for interoperability analysis in collaborative process model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IWEI International IFIP Working Conference on Enterprise Interoperability 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.243-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un Guide d'Etude des Modes Opérationnels des Systèmes (GEMOS) pour l'Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Génie Industriel CIGI'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Assessment in the Deployment of Technical Processes in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012, The 14th edition of IFAC's triennal symposium INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. F20-F25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System interoperability: definition and proposition of interface model in MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of IFAC's triennal symposium INCOM 2012 - Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Romania. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation d'architectures de produits mécatroniques en IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Académique AFIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xFFBD : towards a formal yet simple and complete functional modeling technique for system designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lizy-Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2012, 22nd Annual International Council on Systems Engineering Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp xxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maturity Model for the Deployment of Systems Engineering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2012 International Systems Conference (SysCon 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp. 560-566, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for interoperability requirements specification and verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Stokholm, Sweden. pp.89-102, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19680-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation and verification of interoperation requirements on collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern meta model for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress Milano 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Milano, Italy. pp.11967-11972, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based systems engineering processes deployment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software and Database Technologies, ICSOFT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Constraints and Requirements Formal Modelling and Checking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.219-226, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptualisation of interoperability requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conferenec on Interoperability for Enterprise Software and Applications, IESA'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'interopérabilité : caractérisation et formalisation en propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'interopérabilité en Ingénierie des Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques architecturales et patrons de conception en Ingénierie Système - Contribution à l'interopérabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Académique AFIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering for Interoperability Support in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY IV: MAKING THE INTERNET OF THE FUTURE FOR THE FUTURE OF ENTERPRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Coventry, United Kingdom. pp.187+, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITY IN COLLABORATIVE PROCESSES: REQUIEREMENTS CHARACTERISATION AND PROOF APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A notation to measure and improve efficiency with regards to Integration, Validation and Verification of systems - Integration Verification Validation Assessment Notation (IV²AN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Veaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1341 - 1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System interoperability analysis by mixing system modelling and MAS: an approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Agent-based Technologies and applications for enterprise interOPerability (ATOP), Eighth International Joint Conference on Autonomous Agents &amp; Multi-Agent Systems (AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et premiers acquis d'une ingénierie de la résilience d'un système sociotechnique aux enjeux de la Sécurité Globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Perinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Le Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG Workshop Interdiscipliaire sur la Sécurité Globale 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interoperability in collaborative process: an Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in production Systems Management, APMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Software Environment for the Generation of Enterprise Change Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE: Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1775-1780, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00421519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification approach applied for analyzing collaborative processes: the Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la conduite du changement en entreprise manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2009: Colloque Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de processus collaboratifs : Amélioration de l'interopérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Driven Approach for analyzing interoperability in collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex organization modeling and simulation approach for operational scenarios study: application to health care organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Modeling and Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Campora San Giovanni, Amantea (CS), Italy. pp.706-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Information System Architecture for Process-Based Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge-Based Intelligent Information and Engineering Systems (KES 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Zagreb, Croatia. pp.630-641, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85567-5_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for evaluating enterprise organizational interoperability based on enterprise model checking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.12899-12904, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, Validation, Qualification, Certification and Enterprise Modelling: requirements, statements and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSVVEIS 2008 - 6th International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, European Union</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la performance du circuit du médicament hospitalier : application aux dotations pour besoins urgents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE L'INTEROPERABILITE ORGANISATIONNELLE ET MANAGERIALE DES SYSTEMES INDUSTRIELS : LE PROJET CARIONER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Change Trajectories for Manufacturing Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPL'07: 4th IFAC IEEE Conference on Management and Control of Production and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sibiu, Romania, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling and verification approach for characterizing and checking organizational interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Engineering and enterprise modelling for risks management: application to the drug circuit in a university hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd American Congress “Improving the quality and sustainability of health care services”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale, WISG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems interoperability as a way to Partners Integration in a Crisis Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2007 20th International Conference on Software &amp; Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Management in Manufacturing Enterprise: An Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE: Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandria, Egypt. pp.1434-1445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00196211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and validating a Manufacturing Ontology to achieve Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gialelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2007, International Conference Interoperability of Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Portugal. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la conduite du changement au sein d'une entreprise de production manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois rivières, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche intégrée pour l'ingénierie de système complexe face aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès international de Génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois rivières, Canada. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de système hospitalier pour le management du risque, Gestion et Ingénierie des Systèmes hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes hospitaliers, GISEH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, Validation and Accreditation of Enterprise Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, Information control: a complex challenge for the 21st century, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.597-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du circuit du médicament au travers du management des risques iatrogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambdamu 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la performance par le biais du management des risques : application au circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes hospitaliers, GISEH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to detect risks with a formal approach? From property specification to risk emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSVVEIS 2006 – Fourth International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paphos, Cyprus. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture for Reconfigurable Manufacturing Systems: the PABADIS'PROMISE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Lüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking interoperability and risk assessment: A methodological approach for socio-technical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, Information control: a complex challenge for the 21st century, INCOM 2006, Saint Etienne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.555-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réingénierie de systèmes complexes pour le management du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et validation des modèles : une approche pour la Modélisation d'Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop ECI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris IAE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for risk analysis in manufacturing and enterprise modeling domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Integration and Modelling Technology (ICEIMT'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intégration en Modélisation d'Entreprise : Les Chemins d'U.E.M.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Properties Representation and Reasoning by Using the Conceptual Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA'03: Computational Intelligence for ModelingControl and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vienne (Autriche), France. pp. 648-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse Formelle des Systèmes Complexes avec les Graphes Conceptuels : Application à la Modélisation d' Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Canadienne en Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montréal (Canada), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de Processus Opérationnels : Résultats d'une Collaboration Industrie/Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Model Verification : A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property Reference Model and Associated Tools for System Life-Cycle Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème World Congres IFAC - B'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelone, Espagne, France. pp.P/N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de performance et compétence : Le point de vue de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Bennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement de Recherche en Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal proof of the behavior of sequential machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Information Systems. IIS'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Grand Bahama Island, Bahamas. pp.258-261, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIS.1997.645249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin engineering method for nuclear vitrification process: from capabilities analysis to architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05240839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Digital Thread: A Comprehensive State of the Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode basée modèles, données et patrons pour l’ingénierie d’un Système Jumeau Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel AFIS 2025 : L'Ingénierie Système au service d'un monde complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread based federated interoperability approach for DT engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel AFIS 2025 - Séminaire Doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode DEPOSE : Une approche MBSE pour la dépollution de sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2024 - Industrie du Futur Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a Resilient Critical Infrastructures Model-Based Engineering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization, Evaluation of non-functional properties for system of system engineering: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2017), Albi, France, 21-24 May 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context: Critical Infrastructure Problematic: how improving CI Resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a guide for investigating, modeling and analyzing system operating modes: OMAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex System Design and Management CSDM 2013 December 2013, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten van Sinderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNBIP-213, 2015, Enterprise Interoperability, 978-3-662-47156-2. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus d'entreprise et des SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalid Benali et Vincent Chapurlat. Hermes/Lavoisier, pp.152, 2006, 2-7462-1524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00083867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Interoperability in a Non‐functional Requirements Ecosystem to Support Crisis Management Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: Smart Services and Business Impact of Enterprise Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.429 -434, 2018, 9781119564034. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119564034.ch53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Natively Interoperable Complex Systems: An Interface Design Pattern Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Archimède and Bruno Vallespir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability : INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.43-66, 2017, Enterprise Interoperability : INTEROP-PGSO Vision, 9781786300843. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and validating a Manufacturing Ontology to achieve interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gialelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability II New Challenges and Approaches Volume package Enterprise Interoperability Gonçalves, R.J.; Müller, J.P.; Mertins, K.; Zelm, M. (Eds.) 2007, XVIII - ISBN: 978-1-84628-857-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-272, 2007, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-858-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conduite du changement dans les entreprises de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00196204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au pilotage de l'entreprise vu par les sciences pour l'Ingénieur (SPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques (indicateur et résilience), LT3—Modélisation, LT3.L1, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an Enterprise Modelling approach to deploy Systems Engineering processes in large organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Driven Approach for collaborative process verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Ales. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a method to deploy systems engineering processes within companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework for model verification in System Engineering: UPSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach For The Construction Of Enterprise Change Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lirmm. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability in Enterprises Networks: A Characterisation and Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects Driven Approach for crisis management process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anticipative effects-driven approach to analyze interoperability in collaborative processes: application to a crisis management process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Ales. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Based Approach (AEBA) for analyzing collaborative crisis management process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et validation de modèles de systèmes complexes: application à la Modélisation d'Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:177.77777777778px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Chapurlat </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Vincent CHAPURLAT - CV</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8513-9471</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">106944231</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vincent CHAPURLAT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professor IMT Mines Alès</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deputy director of Laboratory of Sciences of Risk (LSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">*Head of ISOAR research team (Ingénierie des Systèmes et des Organisations pour les Activitiés à Risques) from CERIS (Centre d'Enseignement et de Recherche en Informatique et Systèmes)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">*Skills:  Systems, Systems Engineering, System Engineering, Model Based System Engineering, Modeling of complex systems and systems of systems, Verification, Validation (model / model federation / system), Proof, Early V&V, IVTV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key words</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">:  Complex Systems / Systems of systems / Critical Infrastructures, system properties modelling and checking, model verification and validation, properties proof, transformation and federation of models for simulation, models federation and composition, Digital Mock-up vs. Digital Twins of complex systems, properties evaluation, interoperability, resilience, Industrial Deployment of methods in industrial context</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Risk Sciences Laboratory (LSR)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Room M124IMT Mines Alès, Louis Leprince-Ringuet site (Croupillac)7, rue Jules Renard30100 Alès - France</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent.Chapurlat@mines-ales.fr </w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tel.:  (+33) 434 246 287</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mob: (+33) 622 237 993</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Themes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Systemic, Complex System, System of Systems (Critical Infrastructure)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Modelling, Verification and Validation for Model Based Systems Engineering (MBSE)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Executable, verifiable and interoperable business modelling languages (DSML: Domain Specific Modelling Languages) for MBSE (multi-view and multi-paradigm)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Heterogeneous model federation mechanisms based on DSML interoperability (syntactic, concrete, pragmatic), Digital Mockup vs. Digital Twin</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Unified Property Specification Language (UPSL) for modelling, proving and evaluating non-functional properties (models / systems / axiomatic)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Methods for system modelling (multi-view, multi-language and multi-paradigm) including V&V of models and V&V of systems</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Proof and Simulation approach (federation, Multi-Agent System)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Development of the Digital Mock-up (federative approach) for the deployment of the MBSE in SMEs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Digital Mock-up Transformation / Digital Twin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key facts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Head of the CIME Industrial Chair (Critical Infrastructure Model based system Engineering) in collaboration with ASSYSTEM Group</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. More than 20 supervised theses (including 7 CIFRE PhD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. More than 160 publications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. European projects (PABADIS-Promise, MESIMA, REHSTRAIN)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. National projects (ANR ISYCRI, ANR COREGI, CARNOT MAIIEUTIC, ANR RESIIST)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Other projects in collaboration with industry (THALES AER&D Road Map, Naval Group, CEA, AREVA, Airbus, Airbus Helicopters...)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diverse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1. Vice President Education and Research of the French Association of Systems Engineering (AFIS), French Chapter of INCOSE (INternational Council on Systems Engineering) 2019-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2. Representative of ITM on the Board of Directors of AFIS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3. Member and representative of the IMT Mines Alès &amp;quot;Production Systems&amp;quot; theme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">4. Representative of IMT Mines Alès in the AdOCC WG Intelligent Systems and Digital Data Chain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">5. Co-leader of the Technical Committee (TC) &amp;quot;Safety, Validation and Security of Systems&amp;quot; (TC SV2S) and member of the AFIS TC &amp;quot;Research and Innovation in Systems Engineering&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">6. Member of IFIP WG 5.8 “Enterprise Architecture and Interoperability”</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Member of scientific and organisational committees of international conferences (IWEI, IFAC world congress, INCOSE SE, SysCon, INCOM, EI2N, I-ESA, CESA, ETFA, PROVE, CSDM, CSER, PRO-VE, ...)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Journal reviewer (IEEE SMC, IJPR, Computers in Industry, Enterprise Information Systems, IEEE Systems Engineering INCOSE, ...)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging model-based systems and software engineering for digital twin engineering: Methods and digital thread opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fedor Burčiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Herchlová</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Industrial Information Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 50, pp.101023. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jii.2025.101023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Federation Method to Enable Organizations to Interoperate on Complex Systems Engineering Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Robinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.15-18. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread Based Federated Interoperability for Complex Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.33-35. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a Model‐ and Pattern‐Based Method for the Engineering of a Digital Twin System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 28 (6), pp.29-32. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.70022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05419195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution for dismantling of nuclear facilities: a functional pattern for dismantling operations and indicators design and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, EPJ Nuclear Sci. Technol., 10, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjn/2023020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253685v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model‐based architecting evaluation method for the delivery of complex nuclear projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27 (1), pp.21-41. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for ontology-based research and recommendation on systems engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 225, pp.1350-1359. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2023.10.123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicator-based resilience assessment for critical infrastructures – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuyu Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Barroca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katia Laffréchine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Safety Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 160, pp.106049. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ssci.2022.106049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03948697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergency evacuation in a supermarket during a terrorist attack: towards a possible modelling of the influence of affordances on the evacuation behavior of agents in a complex virtual environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satya Lancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Safety Science and Resilience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 4 (2), pp.139-150. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnlssr.2022.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04025886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Engineering for the Depollution of Industrial Sites: a Model‐Based and Systems‐of‐Systems Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (4), pp.26-29. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04370421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Method to Operationalize Modelling, Verification, and Evaluation of Architectural Solutions in the Field of Nuclear Critical Infrastructure Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.28-30. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12359⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFIS Academy-Industry Forum 2020 in Compiègne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Duigou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.9-11. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improved Decision Support Method for Resilience Assessment Based on Multi-Viewpoint Modeling and Functional Analysis of Interconnected Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (3), pp.54-70. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/IJDSST.2021070104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03274401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model Based System Commissioning Approach for Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (19), pp.10520. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su131910520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03351921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to Nuclear Safety Demonstration Through System Modelling and Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-based Commissioning, a New Methodological Approach for Commissioning of Nuclear Basic Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (4), pp.34-37. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03522987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous and multidimensional assessment of resilience based on functionality analysis for interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure and Infrastructure Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (4), pp.427-442. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15732479.2018.1546327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model‐Based Approach to Design, Organize, and Monitor Dismantling and Decommissioning of Nuclear Facilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02436462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability analysis in critical collaborative processes: an application to the healthcare sector for complex patient assistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek-Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Int. Journal on Emergency Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 (4), pp.435-456. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/ijem.2016.079847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method and tools to scenarios design for crisis management exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 53, pp.319-324. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02913969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Writing and verifying interoperability requirements: Application to collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vol. 82, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2016.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tooled Approach for Designing Executable and Verifiable Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (4), pp.31-33. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.12059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking the consequences of design decisions in mechatronic systems engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhak Imoussaten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (7), pp.763 - 774. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2014.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00840436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enabling model checking for collaborative process analysis: from BPMN to 'Network of Timed Automata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17517575.2013.879211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating Alternatives for Designing Mechatronic Systems in a Systems Engineering Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (4), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201316416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UPSL-SE: A Model Verification Framework for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 64 (5), pp.581-597. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2013.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposed meta-model for formalizing Systems Engineering knowledge, based on functional architectural patterns</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15 (3), pp.321-332. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sys.21204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The application of interoperability requirement specification and verification to collaborative processes in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2012.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizable Interoperability Assessment Methodology To Support Technical Processes Deployment In Large Companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol.36 (No. 2), pp 300-308. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2012.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00790040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern Metamodel and Use Mechanisms for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.26-28. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/inst.201114426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catégorisation et formalisation des exigences d'interopérabilité dans les processus collaboratifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 15 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System engineering and risk assessment in complex organization: application to health care organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Systems research Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/S1793966609000031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00394226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A System Modeling and Analysis Framework for Risk Analysis in Socio-technical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSIGHT - International Council on Systems Engineering (INCOSE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11 (3), pp.12,13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, validation, qualification and certification of enterprise models: Statements and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 59 (7), pp.711-721. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2007.12.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Integration and Networking: challenges and trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Molina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Panetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Larry Whitman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Informatics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (4), pp.353-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition de modélisation de la performance par le biais du management des risques : application au circuit du medicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Staccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 15 (1), pp.75-83. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/12507970.2007.11516874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Modelling and Formal Analysis using Graph Operations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 44 (17), pp.3451-3470. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207540500499377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal verification framework and associated tools for enterprise modeling : application to UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 5 (2), pp.153-166. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03597576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Formal Verification Framework and Associated Tools for Entreprise Modling : Application to UEML</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, V nd., </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de modèles de processus d’entreprise : une approche formelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 39 (9-10), pp.1051-1078. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/jesa.39.1051-1078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03482851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification de modèles de processus d'entreprise : une approche formelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, vol. 39 n° 9-10., pp.1051-1078</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00475983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise model verification and validation: an approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (2), pp.185-197. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2003.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de Performance de Processus d'Entreprise : la Vue de l'Ingénieur de Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale d'Ingénierie des Systèmes de Production Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7, pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (125)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Model- and Pattern- Based Method for the Engineering and the Maintenance of Digital Twin Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une méthodologie de construction de système jumeaux numériques suivant une approche ingénierie système basée sur les modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah-Chaniour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques de l'ISEC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Bagnols-sur-Cèze, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05168404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product Line Systems Engineering for Critical Nuclear Infrastructures: Research Questions and Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layina Chaabaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE65546.2025.11370048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systems engineering approach for construction domain: the SmartFabrik method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Kady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Trousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Furlanetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2025 - 11th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05445887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche ingénierie système basée-modèle pour la construction de jumeaux numériques de procédés de vitrification pour le conditionnement de déchets nucléaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFIS Congrès 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04822308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin engineering guided by MBSSE and Digital Thread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalil Zeamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model Based Systems Engineering applied to Digital Twin engineering: why and how to?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2024 - 18th IFAC Symposium on Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Vienne, Austria. pp.157-162, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.09.126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farming Success: Using Digital Twin Modeling to Assist Smallholders in Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Germanos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane El Kassis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th ICE IEEE/ITMC Conference - International Conference on Engineering, Technology, and Innovation (ICE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2024, Funchal (Madeira), Portugal. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICE/ITMC61926.2024.10794214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers le Digital Thread grâce à l’ingénierie des Jumeaux Numériques basée Modèles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SAGIP (Société d'Automatique, de Génie Industriel et de Productique), May 2024, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIGITALISATION DE L'INDUSTRIE PROPOSITION D'UNE APPROCHE MBSSE AGILE POUR L'INGÉNIERIE D'UN JUMEAU NUMÉRIQUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2024 « Industrie du futur responsable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines Télécom, Apr 2024, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design, development and maintenance of a digital twin of vitrification process: a methodological contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CoDIT 2024 - 2024 10th International Conference on Control, Decision and Information Technologies (CoDIT), Vallette, Malta, 2024, pp.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, La Vallette, Malta. pp.1891-1896, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT62066.2024.10708207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04750821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for system of systems organization and governance: application to a Depollution Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSe 2023 - 18th Annual System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lille, France. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SoSE59841.2023.10178566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04166651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A systemic, model and data-based method for depollution projects engineering and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WM2023 Conference - “Planning for the Future: Innovation, Transformation, Sustainability.”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of a Risks Management method for depollution projects based on MBSE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2023 - the 33rd European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Southhampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-8071-1_P353-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Twin for Services (DT4S): Conceptual Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3256-3261, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A conceptual, methodological and technical contribution for modeling and V&amp;V in MBSE context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSE 2022 - 8th IEEE International Symposium on Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Vienne, Austria. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE54508.2022.10005444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03867657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Document to model transition for architecture evaluation approach: Application to a nuclear infrastructure project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3250-3255, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An original Data, Information and Knowledge management approach for model-based engineering projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna El Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Atlantique, Nantes, Jun 2022, Nantes, France. pp.3262-3267, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach for ongoing assessment of critical infrastructures’ resilience based on a nonfunctional requirement ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Angers, France. pp.3425-3432, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_377-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Safety Requirements Engineering: An Approach for Modelling and Assessment of Nuclear Safety Requirementsin MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd Working Conference on Virtual Enterprises (PRO-VE 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Saint-Etienne, France. pp.227-236, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85969-5_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03338724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management training: implementation of a simulation exercise based on repetition of learning sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French American Innovation Days – Facing the Predictably Unpredictable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribution to Commissioning as enabler of nuclear infrastructure delivery: Tests and trials program elaboration and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaignebet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Zacharewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Symposium on systems Engineering (ISSE 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Vienne (virtual), Austria. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE49799.2020.9272027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports de l’Ingénierie Système face à certains engagements : collaboration et confiance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'études DCN - Droits et Contentieux du Nucléaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation à la gestion de crise : une contribution à la formation à la prise de décisions stratégiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès λμ [Lambda Mu] 22 « Les risques au cœur des transitions » (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement, Institut pour la Maîtrise des Risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of Interconnected Infrastructures and Systems: the RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helene Dolidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAT 2019 - 1st International Conference on Applied Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Quito, Ecuador. p.257-270, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-42517-3_20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crisis management: use of systemic approach for strategic decision-making training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Tena-Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREL 2020 - The 30th European Safety and Reliability Conference ; PSAM 15 - 15th Probabilistic Safety Assessment and Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Venise, Italy. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3850/978-981-14-8593-0_5129-cd⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deploying MBSE in SME context : revisiting and equipping Digital Mock-Up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE ISSE 2020 - 6th International Symposium on systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISSE49799.2020.9272230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a contribution to the early V&V and evaluation of architectural solutions for Nuclear Infrastructures project delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Plana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Richet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFTA 2020 - 25th IEEE International Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Vienna, Austria. pp.897-904, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETFA46521.2020.9211990⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02964050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Engineering enabled by Natural Language Processing and Artiﬁcial Intelligence for Nuclear Safety Demonstration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emir Roumili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bossu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksei Iancheruk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSDM 2020 - Complex System Design and Management 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02974291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decision Support System for resilience based on functionality analysis of interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amendeep Amendeep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazho Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EmC-ICDSST2019 - 5th International Conference on Decision Support System Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Madeira, Portugal. pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The DetD of nuclear facilities a systemic approach for project organization and monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf. Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apports du déploiement de l’ingénierie système pour des PME : mutations organisationnelles et transformation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing Interoperability in a Non-Functional Requirements Ecosystem to Support Crisis Management Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’18) - Workshop ICRIM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déploiement et outillage pour l’Ingénierie Système : Travaux / Retours d’expérience / Compétences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e colloque IMT - Systèmes de production du futur : Quelle ingénierie et quel pilotage pour quelles transformations ? [Session Chaîne numérique et Ingénierie Produit/Process]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Model-Based Method for Resilient Critical Infrastructure Engineering. How to model Critical Infrastructures and evaluate its resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoSE 2018 - 13th System of Systems Engineering Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IEEE, Jun 2018, Paris, France. art. 8428773 - p.561-567, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SYSOSE.2018.8428773⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting digital mock-up for SME involved in systems engineering deployment., 12th International Conference on Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Modeling, Optimization and SIMulation - MOSIM’18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The D&D of Nuclear Facilities: A Systemic Approach for Project Organization and Monitoring.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management Symposia 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Phoenix, Arizona, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing eco-system of ilities for resilience evaluation in system of systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationalede Modélisation, Optimisation et Simulation (MOSIM 18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi Koutchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01928281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization and Evaluation of Non-functional Requirements: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Working Conference on Virtual Enterprises (PRO-VE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Cardiff, United Kingdom. pp.124-131, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99127-6_11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuclear Decommissioning: a Systemic Approach adapted to Project Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxence Lafon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Milot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Moitrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience (DEM 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An MBSE Approach to Pass from Requirements to Functional Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lemazurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Grossetête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deducing Complex Scenarios for Resilience Analysis: Application to the Franco-German High Speed Train Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MBSE and V&V: a tool-equipped method for combining various V&V strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10538-10543, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Semantical DSMLs for Complex or Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENASE: Evaluation of Novel Approaches to Software Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rome, Italy. pp.115-123, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0005768201150123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A method for Critical Infrastructure Resilience Engineering: The MAIIEUTIC project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conférence I-ESA, Interoperability for Enterpriose Systems and Application 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Guimaraes, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Method And Tools to Scenarios Design for Crisis Management Exercises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Limousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Sauvagnargues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CISAP7: 7TH INTERNATIONAL CONFERENCE ON SAFETY AND ENVIRONMENT IN PROCESS INDUSTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Ischia, Italy. pp.319-324, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3303/CET1653054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards V&amp;V suitable Domain Specific Modeling Languages for MBSE: A tooled approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2016 - 26th Annual INCOSE International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Edinburgh, United Kingdom. pp.556-570, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/j.2334-5837.2016.00178.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01377575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Interface Pattern Model for Supporting Design of Natively Interoperable Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.171-185, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements Authoring and Verification for SMEs’ Information Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossine Rahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Information Control in Manufacturing (INCOM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, May 2015, Ottawa, Canada. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.06.421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems Architecting: A Behavioural and Properties Based Approach for SoS “–ilities” Modelling and Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Albi, France. pp.591-603, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-24141-8_55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01437925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability as a Key Concept for the Control and Evolution of the System of Systems (SoS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Billaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Nîmes, France. pp.53-63, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System of Systems design verification: problematic, trends and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interoperability for Enterprise Software and Applications (I-ESA’14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01927976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling frameworks, methods and languages for computerizing Small and Medium-sized Enterprises: review and proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nawel Amokrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Courbis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lambolais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mossine Rahhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Interoperability for Enterprise Software &amp; Applications (i-ESA 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Albi, France. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-04948-9_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative Networked Organizations as System of Systems: A Model-Based Engineering Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Bilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Working Conference on Virtual Enterprises (PROVE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Amsterdam, Netherlands. pp.227-234, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44745-1_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Verification Approach from MDE Applied to Model Based Systems Engineering: xeFFBD Dynamic Semantics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSD&amp;M : Complex Systems Design &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Paris, France. pp.225-238, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-11617-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01237138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Model Based Systems Engineering to Model Based System Realization: Role and Relevance of IVTV Plan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bonjour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Ajaccio, France. pp.109-116, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-44739-0_14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards system verification: Adding meaning to models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Dony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEL: Conférence en IngénieriE du Logiciel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et relations de traçabilité en Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale de Génie Industriel (CIGI 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A light-weight annotation-based solution to design Domain Specific Graphical Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling Foundations and Applications - 9th European Conference, ECMFA 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00856982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Requirements formalization for systems engineering: an approach for interoperability analysis in collaborative process model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop IWEI International IFIP Working Conference on Enterprise Interoperability 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Enschede, Netherlands. pp.243-257</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'un Guide d'Etude des Modes Opérationnels des Systèmes (GEMOS) pour l'Ingénierie Système</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Chuche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Marzin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence internationale de Génie Industriel CIGI'2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Assessment in the Deployment of Technical Processes in Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOM 2012, The 14th edition of IFAC's triennal symposium INCOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp. F20-F25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System interoperability: definition and proposition of interface model in MBSE Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th edition of IFAC's triennal symposium INCOM 2012 - Information Control Problems in Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Romania. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'évaluation d'architectures de produits mécatroniques en IS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mambaye Lo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Académique AFIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">xFFBD : towards a formal yet simple and complete functional modeling technique for system designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Aizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lizy-Destrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Seidner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Prun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INCOSE 2012, 22nd Annual International Council on Systems Engineering Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp xxx</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01022483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Maturity Model for the Deployment of Systems Engineering processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 2012 International Systems Conference (SysCon 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Vancouver, Canada. pp. 560-566, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SysCon.2012.6189535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00743207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixing Systems Engineering and Enterprise Modelling principles to formalize a SE processes deployment approach in industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complex Systems Design &amp; Management (CSDM 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. pp. 201-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for interoperability requirements specification and verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFIP Working Conference on Enterprise Interoperability (IWEI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Stokholm, Sweden. pp.89-102, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19680-5_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation and verification of interoperation requirements on collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milano, Italy. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01796⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model based systems engineering processes deployment framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Conference on Software and Database Technologies, ICSOFT 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Séville, Spain. pp.65-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Design Pattern meta model for Systems Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC World Congress Milano 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Milano, Italy. pp.11967-11972, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.03005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability Constraints and Requirements Formal Modelling and Checking Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advances in Production and Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Paris, France. pp.219-226, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-16358-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exigences d'interopérabilité : caractérisation et formalisation en propriétés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a conceptualisation of interoperability requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">international conferenec on Interoperability for Enterprise Software and Applications, IESA'2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à l'interopérabilité en Ingénierie des Systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier INFORSID : Ingénierie des systèmes d'information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediation Information System Engineering for Interoperability Support in Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Salatge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENTERPRISE INTEROPERABILITY IV: MAKING THE INTERNET OF THE FUTURE FOR THE FUTURE OF ENTERPRISE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Coventry, United Kingdom. pp.187+, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-257-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristiques architecturales et patrons de conception en Ingénierie Système - Contribution à l'interopérabilité des systèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Pfister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Huchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Nebut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Wippler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Académique AFIS 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INTEROPERABILITY IN COLLABORATIVE PROCESSES: REQUIEREMENTS CHARACTERISATION AND PROOF APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition et premiers acquis d'une ingénierie de la résilience d'un système sociotechnique aux enjeux de la Sécurité Globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Le Coze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Perinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vandana Le Manchec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG Workshop Interdiscipliaire sur la Sécurité Globale 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A notation to measure and improve efficiency with regards to Integration, Validation and Verification of systems - Integration Verification Validation Assessment Notation (IV²AN)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gouyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Veaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing, INCOM'2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscou, Russia. pp.1341 - 1346</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00393723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System interoperability analysis by mixing system modelling and MAS: an approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">, Agent-based Technologies and applications for enterprise interOPerability (ATOP), Eighth International Joint Conference on Autonomous Agents &amp; Multi-Agent Systems (AAMAS 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Budapest, Hungary. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification approach applied for analyzing collaborative processes: the Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC Symposium on Information Control Problems in Manufacturing (INCOM '09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Moscow, Russia. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Software Environment for the Generation of Enterprise Change Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE: Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Troyes, France. pp.1775-1780, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCIE.2009.5223905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00421519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing interoperability in collaborative process: an Anticipative Effects-Driven Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in production Systems Management, APMS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00588818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la conduite du changement en entreprise manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MTO'2009: Colloque Management des Technologies Organisationnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Driven Approach for analyzing interoperability in collaborative processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRO-VE'09, 10th IFIP Working Conference on Virtual Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Thessaloniki, Greece. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00385832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de processus collaboratifs : Amélioration de l'interopérabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Mallek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Montpellier, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex organization modeling and simulation approach for operational scenarios study: application to health care organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Modeling and Simulation Symposium (Simulation in Industry)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Campora San Giovanni, Amantea (CS), Italy. pp.706-711</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00838614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une situation de crise : vers une interopérabilité des systèmes d'information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Tipret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lamothe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Conférence Internationale de MOdélisation et SIMulation - MOSIM'08 « Modélisation, Optimisation et Simulation des Systèmes : Communication, Coopération et Coordination»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Paris, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Collaborative Information System Architecture for Process-Based Crisis Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Tahir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sibertin-Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Andonoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Knowledge-Based Intelligent Information and Engineering Systems (KES 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Zagreb, Croatia. pp.630-641, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-85567-5_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An approach for evaluating enterprise organizational interoperability based on enterprise model checking techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pingaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.12899-12904, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20080706-5-KR-1001.02181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVALUATION DE L'INTEROPERABILITE ORGANISATIONNELLE ET MANAGERIALE DES SYSTEMES INDUSTRIELS : LE PROJET CARIONER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Management des Techniques Organisationnelles (MTO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, France. pp.NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00804277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, Validation, Qualification, Certification and Enterprise Modelling: requirements, statements and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSVVEIS 2008 - 6th International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, European Union</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la performance du circuit du médicament hospitalier : application aux dotations pour besoins urgents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Quaranta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes Hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction of Change Trajectories for Manufacturing Enterprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MCPL'07: 4th IFAC IEEE Conference on Management and Control of Production and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sibiu, Romania, pp.631-636</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise modelling and verification approach for characterizing and checking organizational interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE Conference on Emerging Technologies and Factory Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Patras, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00195849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System Engineering and enterprise modelling for risks management: application to the drug circuit in a university hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd American Congress “Improving the quality and sustainability of health care services”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montréal, Canada. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interopérabilité des systèmes en situation de crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop interdisciplinaire sur la sécurité globale, WISG 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2007, Troyes, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change Management in Manufacturing Enterprise: An Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIE: Computers and Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Alexandria, Egypt. pp.1434-1445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00196211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information Systems interoperability as a way to Partners Integration in a Crisis Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSSEA 2007 20th International Conference on Software &amp; Systems Engineering and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour la conduite du changement au sein d'une entreprise de production manufacturière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès international de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois rivières, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and validating a Manufacturing Ontology to achieve Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gialelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I-ESA 2007, International Conference Interoperability of Enterprise Systems and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Portugal. pp.261-272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche intégrée pour l'ingénierie de système complexe face aux risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Congrès international de Génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois rivières, Canada. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et Evaluation de Projet de Changement dans les Entreprises Manufacturières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Workshop ECI "Ingénierie et Gestion des Processus d'Entreprise"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de système hospitalier pour le management du risque, Gestion et Ingénierie des Systèmes hospitaliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes hospitaliers, GISEH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verification, Validation and Accreditation of Enterprise Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, Information control: a complex challenge for the 21st century, INCOM 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saint Etienne, France. pp.597-603</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance du circuit du médicament au travers du management des risques iatrogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lambdamu 15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Lille, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage de la performance par le biais du management des risques : application au circuit du médicament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Collomp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Mousnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion et Ingénierie des Systèmes hospitaliers, GISEH 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to detect risks with a formal approach? From property specification to risk emergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSVVEIS 2006 – Fourth International Workshop on Modelling, Simulation, Verification and Validation of Enterprise Information Systems,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Paphos, Cyprus. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00353801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Architecture for Reconfigurable Manufacturing Systems: the PABADIS'PROMISE approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ferrarini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Veber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arndt Lüder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Peschke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IEEE International Conference on Emerging Technologies and Factory Automation, ETFA 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Prague, Czech Republic. pp.#</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking interoperability and risk assessment: A methodological approach for socio-technical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Information Control Problems in Manufacturing, Information control: a complex challenge for the 21st century, INCOM 2006, Saint Etienne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.555-601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réingénierie de systèmes complexes pour le management du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saber Aloui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Penalva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées JDMACS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et validation des modèles : une approche pour la Modélisation d'Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Workshop ECI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris IAE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00355879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposition for risk analysis in manufacturing and enterprise modeling domain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Montmain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Gharbi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Enterprise Integration and Modelling Technology (ICEIMT'04)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability of Information Systems in Crisis Management: Crisis Modeling and Metamodeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Truptil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Couget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth I-EAS international conference : Interoperability for Enterprise Software and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84800-221-0_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intégration en Modélisation d'Entreprise : Les Chemins d'U.E.M.L.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Vallespir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Braesch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM: Modélisation et Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Toulouse, France. pp.140-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex System Properties Representation and Reasoning by Using the Conceptual Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMCA'03: Computational Intelligence for ModelingControl and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Vienne (Autriche), France. pp. 648-656</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse Formelle des Systèmes Complexes avec les Graphes Conceptuels : Application à la Modélisation d' Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Canadienne en Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Montréal (Canada), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation et Analyse de Processus Opérationnels : Résultats d'une Collaboration Industrie/Recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International de Génie Industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Model Verification : A Graph-Based Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CESA'03: IMACS Multiconference in Computational Engineering in Systems Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Lille (France), France. pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property Reference Model and Associated Tools for System Life-Cycle Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Kamsu-Foguem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème World Congres IFAC - B'02</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Barcelone, Espagne, France. pp.P/N</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de performance et compétence : Le point de vue de l'ingénieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Coves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meziane Bennour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Prunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Groupement de Recherche en Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal proof of the behavior of sequential machines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Magnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Larnac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Information Systems. IIS'97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1997, Grand Bahama Island, Bahamas. pp.258-261, </w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IIS.1997.645249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Digital Thread: A Comprehensive State of the Art Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Digital Twin 2025 - The 2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode basée modèles, données et patrons pour l’ingénierie d’un Système Jumeau Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rindra Mbolamananamalala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel AFIS 2025 : L'Ingénierie Système au service d'un monde complexe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A digital twin engineering method for nuclear vitrification process: from capabilities analysis to architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ledoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Conference on Digital Twin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Calgary, Alberta, Canada. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05240839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Thread based federated interoperability approach for DT engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarissa Gregory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Rabah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel AFIS 2025 - Séminaire Doctoral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05479212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode DEPOSE : Une approche MBSE pour la dépollution de sites industriels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Samuel Wienin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mayssa Chebbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aprin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT 2024 - Industrie du Futur Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Gardanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04797929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The RESIIST project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daouda Kamissoko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Allon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WISG 2019 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02510673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal for a Resilient Critical Infrastructures Model-Based Engineering Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017 - 14th International Conference on Information Systems for Crisis Response and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization, Evaluation of non-functional properties for system of system engineering: Application to Resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Information Systems for Crisis Response and Management (ISCRAM 2017), Albi, France, 21-24 May 2017.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Context: Critical Infrastructure Problematic: how improving CI Resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blazo Nastov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCRAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Albi, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a guide for investigating, modeling and analyzing system operating modes: OMAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Complex System Design and Management CSDM 2013 December 2013, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marten van Sinderen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, LNBIP-213, 2015, Enterprise Interoperability, 978-3-662-47156-2. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-47157-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01438411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingénierie des processus d'entreprise et des SI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khalid Benali et Vincent Chapurlat. Hermes/Lavoisier, pp.152, 2006, 2-7462-1524-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00083867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing Interoperability in a Non‐functional Requirements Ecosystem to Support Crisis Management Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behrang Moradi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability: Smart Services and Business Impact of Enterprise Interoperability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.429 -434, 2018, 9781119564034. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119564034.ch53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Natively Interoperable Complex Systems: An Interface Design Pattern Proposal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Archimède and Bruno Vallespir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability : INTEROP-PGSO Vision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Editions, pp.43-66, 2017, Enterprise Interoperability : INTEROP-PGSO Vision, 9781786300843. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119407928.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01930291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building and validating a Manufacturing Ontology to achieve interoperability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Dd Diep</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kalogeras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Gialelis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enterprise Interoperability II New Challenges and Approaches Volume package Enterprise Interoperability Gonçalves, R.J.; Müller, J.P.; Mertins, K.; Zelm, M. (Eds.) 2007, XVIII - ISBN: 978-1-84628-857-9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.261-272, 2007, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84628-858-6_28⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00367952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution à la conduite du changement dans les entreprises de production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yousra Benzaïda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00196204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide au pilotage de l'entreprise vu par les sciences pour l'Ingénieur (SPI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèles génériques (indicateur et résilience), LT3—Modélisation, LT3.L1, Projet RESIIST, Résilience des infrastructures et systèmes interconnectés (Resilience of Interconnected Infrastructures and Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Weppe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Bony-Dandrieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] IMT Mines Alès. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03524704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of an Enterprise Modelling approach to deploy Systems Engineering processes in large organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Driven Approach for collaborative process verification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Ales. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a method to deploy systems engineering processes within companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Cornu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Chiavassa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Irigoin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A formal framework for model verification in System Engineering: UPSL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Approach For The Construction Of Enterprise Change Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Crestani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Lirmm. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interoperability in Enterprises Networks: A Characterisation and Analysis Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Roque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects Driven Approach for crisis management process analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An anticipative effects-driven approach to analyze interoperability in collaborative processes: application to a crisis management process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederick Benaben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IMT Mines Ales. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Anticipative Effects-Based Approach (AEBA) for analyzing collaborative crisis management process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Daclin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Lauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chihab Hanachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IRIT. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00839862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vérification et validation de modèles de systèmes complexes: application à la Modélisation d'Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chapurlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Université Montpellier II - Sciences et Techniques du Languedoc, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId456"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="689C89EC"/>
+    <w:nsid w:val="1CBDB09E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="F3771A2C"/>
+    <w:nsid w:val="1A757004"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="CEDB8384"/>
+    <w:nsid w:val="B2C6A649"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="4A1F1D73"/>
+    <w:nsid w:val="1C8719EB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chapurlat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-9471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106944231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vincent.Chapurlat@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05407463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gregory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Bur&#269;iar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Herchlov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.101023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lafon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Mbolamananamalala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04253685v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2023020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Alaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351921v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaignebet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131910520" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03274401v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.2021070104" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Milot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moitrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijem.2016.079847" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWXQG8RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.879211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316416" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STPK617G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6LDXDWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Aloui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793966609000031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2007.12.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Molina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Whitman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mousnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quaranta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2007.11516874" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500499377" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.06.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.1051-1078" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.08.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05227364v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Galand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah-Chaniour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445887v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Kady" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flechard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Furlanetto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406450v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370048" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Zeamari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04621751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.126" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04659579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750821v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708207" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.136" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03867657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE54508.2022.10005444" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.137" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.135" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03273706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE49799.2020.9272027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02538360v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5129-cd" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965396v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE49799.2020.9272230" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453633v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02964050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9211990" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929986v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417754v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Milot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moitrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928301v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi Koutchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930240v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929993v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Milot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928281v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928266v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930257v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1376" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930275v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930280v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1309" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005768201150123" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377575v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2016.00178.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BSLHKTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossine Rahhou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.421" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437925v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_55" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438407v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927976v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_34" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930465v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237138v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_16" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392120v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_22" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388218v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_14" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930467v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930476v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822658v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marzin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022483v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aizier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19680-5_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01796" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055850v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roque" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_28" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588822v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_41" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588826v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596375v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_18" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3383065E5E3810116617EE663D2AD6E97436C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393723v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaigneau" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veaux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367955v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sami Rebai" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356394v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588818v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421519v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benza&#239;da" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223905" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804309v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804308v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385832v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838614v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dd Diep" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85567-5_78" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRHM29LW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02181" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353766v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356151v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804277v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195849v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355756v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195950v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353780v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogeras" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gialelis" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355752v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355748v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195959v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354794v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354779v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354798v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353801v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferrarini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Veber" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt L&#252;der" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peschke" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354778v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354803v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355879v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269508v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269629v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269834v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269552v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269658v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269355v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Bennour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05050610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larnac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIS.1997.645249" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240839v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253912v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907669v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05479212v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930295v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016577v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05539398v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930468v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438411v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten van Sinderen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083867v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923759v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119564034.ch53" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930291v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367952v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_28" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196204v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354805v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guilloux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839870v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839873v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839868v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839863v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839859v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204981v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chapurlat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8513-9471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/106944231" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Vincent.Chapurlat@mines-ales.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05407463v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarissa Gregory" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chapurlat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor Bur&#269;iar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Herchlov&#225;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jii.2025.101023" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419370v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Robinet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Lafon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70018" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70023" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05419195v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rindra Mbolamananamalala" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.70022" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04253685v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2023020" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04170256v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bourdon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couturier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Plana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Richet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21705" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04342811v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Alaoui" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Richet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Plana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2023.10.123" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03948697v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuyu Yang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barroca" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Weppe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Bony-Dandrieux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2022.106049" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04025886v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satya Lancel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnlssr.2022.10.006" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04370421v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=mayssa Chebbi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Wienin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aprin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girones" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12466" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522979v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522993v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Garnier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12353" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03274401v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazho Nastov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kamissoko" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJDSST.2021070104" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351921v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaignebet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Zacharewicz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su131910520" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522982v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emir Roumili" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bossu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daclin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Tixier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12360" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03522987v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12361" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929793v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazo Nastov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Benaben" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2018.1546327" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02436462v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Milot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Moitrier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12272" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930460v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek-Daclin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijem.2016.079847" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02913969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Limousin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sauvagnargues" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1653054" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930301v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek Daclin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vallespir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2016.04.001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377586v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dony" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pfister" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.12059" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZWXQG8RQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840436v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mambaye Lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Imoussaten" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Montmain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2014.03.004" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004414v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Mallek" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.879211" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201316416" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-STPK617G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804265v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2013.03.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6LDXDWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804260v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Huchard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Nebut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Wippler" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sys.21204" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DBDMSRG8-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804253v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2012.03.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00790040v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cornu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Irigoin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2012.09.011" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/inst.201114426" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588823v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394226v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Aloui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1793966609000031" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353764v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353776v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Braesch" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2007.12.018" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Molina" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Panetto" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Whitman" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354789v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Collomp" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Mousnier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Staccini" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Quaranta" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2007.11516874" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Kamsu-Foguem" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207540500499377" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597576v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Prunet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2005.06.001" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105367v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.39.1051-1078" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00475983v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354781v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2003.08.001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269790v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Coves" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Crestani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05227364v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05168404v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Galand" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chabal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ledoux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Rabah-Chaniour" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05406450v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layina Chaabaoui" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE65546.2025.11370048" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05445887v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Kady" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trousset" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flechard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Furlanetto" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04822308v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253906v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalil Zeamari" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04621751v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.09.126" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04734522v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Germanos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane El Kassis" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICE/ITMC61926.2024.10794214" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04659579v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907598v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04750821v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT62066.2024.10708207" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04166651v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Chebbi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SoSE59841.2023.10178566" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04168094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04235719v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-8071-1_P353-cd" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834868v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.136" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03867657v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE54508.2022.10005444" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.137" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834889v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.135" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03451706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_377-cd" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03338724v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85969-5_20" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03273706v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Hamon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tena-Chollet" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02971044v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE49799.2020.9272027" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965370v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453633v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02424790v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Dolidon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-42517-3_20" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02538360v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-14-8593-0_5129-cd" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02965396v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSE49799.2020.9272230" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02964050v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA46521.2020.9211990" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02974291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksei Iancheruk" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02140134v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amendeep Amendeep" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lafon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. Milot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moitrier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929986v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928301v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi Koutchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02929993v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930248v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSOSE.2018.8428773" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930240v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930261v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Milot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928266v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928281v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02191171v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behrang Moradi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99127-6_11" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930257v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647690v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lemazurier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Grosset&#234;te" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1376" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930275v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Amokrane" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930280v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1309" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377565v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0005768201150123" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930461v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408047v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01377575v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/j.2334-5837.2016.00178.x" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1BSLHKTB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438400v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Billaud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_15" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930462v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Courbis" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lambolais" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mossine Rahhou" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.06.421" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01437925v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24141-8_55" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438407v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9_5" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927976v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Bilal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_34" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930465v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04948-9_7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01392120v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44745-1_22" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237138v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11617-4_16" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01388218v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-44739-0_14" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930467v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930476v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856982v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804283v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822658v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Chuche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marzin" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vien" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750860v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804322v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-01022483v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Aizier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lizy-Destrez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Seidner" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Prun" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00743207v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SysCon.2012.6189535" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750854v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Chiavassa" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588834v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19680-5_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588832v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01796" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00659357v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588830v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.03005" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01055850v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Roque" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16358-6_28" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588826v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588822v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_41" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588824v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596375v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Truptil" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Salatge" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chihab Hanachi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-257-5_18" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C3383065E5E3810116617EE663D2AD6E97436C64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804326v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385849v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Le Coze" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vandana Le Manchec" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393723v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouyon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaigneau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Veaux" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367955v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sami Rebai" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367953v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00421519v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Benza&#239;da" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCIE.2009.5223905" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00588818v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804309v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385832v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804308v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838614v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dd Diep" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356157v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lauras" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tipret" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lamothe" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353788v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Tahir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andonoff" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85567-5_78" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WRHM29LW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353768v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20080706-5-KR-1001.02181" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804277v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353766v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356151v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195949v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195849v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355760v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Penalva" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354809v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pignon" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lorre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195950v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196211v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355756v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Couget" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355752v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353780v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kalogeras" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Gialelis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355748v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195959v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354794v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354779v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354801v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354798v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353801v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354786v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ferrarini" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Veber" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arndt L&#252;der" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Peschke" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354778v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354803v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355879v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354037v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Gharbi" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356155v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84800-221-0_46" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269508v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269629v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269834v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269552v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269658v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268678v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269355v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meziane Bennour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05050610v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Magnier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Larnac" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IIS.1997.645249" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05253912v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04907669v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05240839v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05479212v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797929v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02510673v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Allon" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Muller" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930295v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016577v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05539398v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930468v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01438411v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marten van Sinderen" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-47157-9" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00083867v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Benali" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923759v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119564034.ch53" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930291v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119407928.ch3" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367952v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84628-858-6_28" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00196204v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354805v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03524704v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839885v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839883v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guilloux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839876v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839870v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839873v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839868v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839863v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839859v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839862v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204981v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>