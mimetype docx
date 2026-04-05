--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRCE Philosophie et sciences de l'éducation,Nantes université, INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4301-4061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09268002X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacs et le chiasma : à propos de Pascal Sévérac, &amp;quot;Puissance de l’enfance : Vygotski avec Spinoza&amp;quot; (Vrin, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève réflexion sur la formation à l’esprit critique à l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36, p. 31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à partir de l’ouvrage de Xavier Riondet, « À l’école althussérienne » (Éd. Le Bord de l'eau, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet et projection en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d’André Tosel : la médiation d’Éric Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commun et du particulier en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Éducation et politique : Enjeux philosophiques (crises, critiques, alternatives), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon, Levinas : un idéal pour l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme conscience de soi du développement de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-112 (juin-juillet-août 2022), pp.279-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir, mon beau miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Lukács, un regain d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Saburova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former ou conformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En finir avec l’école (néo)conservatrice, 107, pp.IIa-IIb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foulard, cette pomme de…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une laïcisation de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács et le roman : remembrements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, GYÖRGY LUKÁCS ET LE ROMAN/GYÖRGY LUKÁCS AND THE NOVEL, 73 (288), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.288.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Nicolas Tertulian, &amp;quot;Pourquoi Lukacs ?&amp;quot; (Paris : Éd. de la MSH, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.140-143 (n°390)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la crise : Lukács et la Révolution d’Octobre 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lukacs à Lukacs : itinéraire d'un remembrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lukács 2016 : cent ans de Théorie du roman, 8, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel BROSSARD & Jacques FIJALKOW (dir.) avec la collaboration de Serge RAGANO et Laurence PASA, &amp;quot; Vygotski et les recherches en éducation et en didactiques &amp;quot; (Pessac : Presses universitaires de Bordeaux, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, p. 120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00865090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vygotski, &amp;quot;Conscience, inconscient, émotions&amp;quot; précédé de &amp;quot;Vygostki, la conscience comme liaison&amp;quot; par Yves Clot (Paris : La Dispute, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, p. 151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ire rationnelle ? À propos de &amp;quot; La destruction de la raison &amp;quot; de G. Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la société chauvinoise de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°2, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Mauduit, &amp;quot; Le territoire de l'enseignant : esquisse d'une critique de la raison enseignante &amp;quot; (Paris : Klincksieck, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 145, pp.136-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique du &amp;quot; désart &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°33, pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Research on Practical Philosophy (L.R.P.Ph.), Apr 2024, Rhodes (Grèce), Grèce. p. 484-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de l’être social et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International de la Théorie de l'Action Conjointe en Didactique : « Coopération et dispositifs de coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagnes Occidentale, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation à la certification : la question du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et politique Enjeux philosophiques contemporains : crises, critiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de philosophie de l’Éducation, Jun 2022, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et révolution chez Gramsci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education/ émancipation (Philosophie critique de l'éducation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Vincenti; CRISES, EA 4424, université Paul Valéry-Montpellier 3, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs philosophiques de la révolution russe chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les miroirs philosophiques de la révolution russe 1917-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "La Pensée"; Groupe d’études du matérialisme rationnel (GEMR); Fondation Gabriel Péri, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de l’ENS, un « objet » de médiation scientifique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science and you - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01193006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de reflet dans l’esthétique de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) Miroir(s) en tant qu’objet(s) et métaphore(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du projet dans les « éducations à »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les « Éducations à » : un (des) levier(s) de transformation du système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01131549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la culture commune au socle commun : enjeux, tensions, réinterprétations, déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : une question socialement vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard dans l'histoire chez Lukács : une énigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et vérité objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude : André Tosel ou l'acuité du marxisme *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de l’inquiétude : hommage à André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quel soin se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01281267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse, “Postface à Karl Marx, Le dix-huit Brumaire de Louis Bonaparte” (1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève note de situation éditoriale de l'« Ontologie de l'être social » de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács : Les fondements ontologiques de la pensée et de l'agir humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la projection : réflexions sur une modalité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085038v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács, « Le particulier comme catégorie centrale de l’esthétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la symbolique du jardin et de l'horticulture en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01172147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climax du “changement climatique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01214883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lukács to Lukács: the course of his repackaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour le développement de projets de connaissance du jardin de l’ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01104227v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour une réflexion sur la notion de ressource(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00759833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00816299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : présentation réflexive et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00824538v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du genre humain et du travail dans l'&amp;quot; Ontologie de l'être social &amp;quot; de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion théorique pour une analyse de &amp;quot;Graines d'explorateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00918558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nœud de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00767529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00716622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science, les scientifiques et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00727785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La particularité de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite note réflexive, et peut-être polémique, à propos du constructivisme en sociologie de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00765564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et hominisation : éléments sur l'Ontologie de l'être social de György Lukács (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transparence à l'obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00761705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci chez André Tosel (ou de la tradu[a]ction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiasme de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'assaut du ciel &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.645-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gramsci en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci. Politique et philosophie de la praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilité d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison à l'épreuve de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux d'André Tosel (1973-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison au service de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducation à »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.524-530, 2017, Dictionnaire critique des enjeux et concepts des « éducation à », 978-2-343-12678-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réification chez Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Chanson, Alexis Cukier, Frédéric Montferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réification : histoire et actualité d'un concept critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.11, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00762337v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et Lukács : des marxismes contradictoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Barot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.159-178, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acuité du marxisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tosel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marxisme du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.11-22, 2009, Mille marxismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réifications de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier, Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre, Lukács, Althusser : des marxistes en philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.81-102, 2005, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la totalité chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marx 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.155-167, 2000, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács : un athéisme problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Chubilleau, Eric Puisais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les athéismes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.177-204, 2000, Philosophie-Épistémologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci : politique et philosophie de la praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Alexis Cukier, Isabelle Garo, Stathis Kouvélakis, Laurent Lévy, Ugo Palheta, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objectivité à l'histoire : émergence de la problématique ontologique chez Lukàcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Toulouse le Mirail - Toulouse II, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02941982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRCE Philosophie et sciences de l'éducation,Nantes université, INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4301-4061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09268002X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Research on Practical Philosophy (L.R.P.Ph.), Apr 2024, Rhodes, Grèce. p. 484-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de l’être social et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International de la Théorie de l'Action Conjointe en Didactique : « Coopération et dispositifs de coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagnes Occidentale, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation à la certification : la question du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et politique Enjeux philosophiques contemporains : crises, critiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de philosophie de l’Éducation, Jun 2022, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et révolution chez Gramsci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education/ émancipation (Philosophie critique de l'éducation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Vincenti; CRISES, EA 4424, université Paul Valéry-Montpellier 3, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs philosophiques de la révolution russe chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les miroirs philosophiques de la révolution russe 1917-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "La Pensée"; Groupe d’études du matérialisme rationnel (GEMR); Fondation Gabriel Péri, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de l’ENS, un « objet » de médiation scientifique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science and you - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01193006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de reflet dans l’esthétique de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) Miroir(s) en tant qu’objet(s) et métaphore(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du projet dans les « éducations à »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les « Éducations à » : un (des) levier(s) de transformation du système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01131549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la culture commune au socle commun : enjeux, tensions, réinterprétations, déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacs et le chiasma : à propos de Pascal Sévérac, &amp;quot;Puissance de l’enfance : Vygotski avec Spinoza&amp;quot; (Vrin, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet et projection en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 68, pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève réflexion sur la formation à l’esprit critique à l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36, p. 31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à partir de l’ouvrage de Xavier Riondet, « À l’école althussérienne » (Éd. Le Bord de l'eau, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d’André Tosel : la médiation d’Éric Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commun et du particulier en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Éducation et politique : Enjeux philosophiques (crises, critiques, alternatives), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon, Levinas : un idéal pour l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme conscience de soi du développement de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-112 (juin-juillet-août 2022), pp.279-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Lukács, un regain d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Saburova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir, mon beau miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une laïcisation de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former ou conformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En finir avec l’école (néo)conservatrice, 107, pp.IIa-IIb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foulard, cette pomme de…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács et le roman : remembrements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, GYÖRGY LUKÁCS ET LE ROMAN/GYÖRGY LUKÁCS AND THE NOVEL, 73 (288), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.288.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Nicolas Tertulian, &amp;quot;Pourquoi Lukacs ?&amp;quot; (Paris : Éd. de la MSH, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.140-143 (n°390)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la crise : Lukács et la Révolution d’Octobre 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lukacs à Lukacs : itinéraire d'un remembrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lukács 2016 : cent ans de Théorie du roman, 8, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel BROSSARD & Jacques FIJALKOW (dir.) avec la collaboration de Serge RAGANO et Laurence PASA, &amp;quot; Vygotski et les recherches en éducation et en didactiques &amp;quot; (Pessac : Presses universitaires de Bordeaux, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, p. 120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00865090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vygotski, &amp;quot;Conscience, inconscient, émotions&amp;quot; précédé de &amp;quot;Vygostki, la conscience comme liaison&amp;quot; par Yves Clot (Paris : La Dispute, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, p. 151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ire rationnelle ? À propos de &amp;quot; La destruction de la raison &amp;quot; de G. Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la société chauvinoise de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°2, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Mauduit, &amp;quot; Le territoire de l'enseignant : esquisse d'une critique de la raison enseignante &amp;quot; (Paris : Klincksieck, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 145, pp.136-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique du &amp;quot; désart &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°33, pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard dans l'histoire chez Lukács : une énigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et vérité objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude : André Tosel ou l'acuité du marxisme *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de l’inquiétude : hommage à André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quel soin se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01281267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève note de situation éditoriale de l'« Ontologie de l'être social » de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse, “Postface à Karl Marx, Le dix-huit Brumaire de Louis Bonaparte” (1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la projection : réflexions sur une modalité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085038v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács : Les fondements ontologiques de la pensée et de l'agir humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács, « Le particulier comme catégorie centrale de l’esthétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la symbolique du jardin et de l'horticulture en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01172147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climax du “changement climatique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01214883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lukács to Lukács: the course of his repackaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour une réflexion sur la notion de ressource(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour le développement de projets de connaissance du jardin de l’ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01104227v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00759833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00816299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : présentation réflexive et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00824538v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du genre humain et du travail dans l'&amp;quot; Ontologie de l'être social &amp;quot; de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion théorique pour une analyse de &amp;quot;Graines d'explorateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00918558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nœud de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00767529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00716622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science, les scientifiques et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00727785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La particularité de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite note réflexive, et peut-être polémique, à propos du constructivisme en sociologie de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00765564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et hominisation : éléments sur l'Ontologie de l'être social de György Lukács (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transparence à l'obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00761705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci chez André Tosel (ou de la tradu[a]ction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : une question socialement vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiasme de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'assaut du ciel &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.645-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gramsci en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci. Politique et philosophie de la praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilité d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison à l'épreuve de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux d'André Tosel (1973-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison au service de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducation à »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.524-530, 2017, Dictionnaire critique des enjeux et concepts des « éducation à », 978-2-343-12678-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réification chez Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Chanson, Alexis Cukier, Frédéric Montferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réification : histoire et actualité d'un concept critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.11, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00762337v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et Lukács : des marxismes contradictoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Barot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.159-178, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acuité du marxisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tosel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marxisme du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.11-22, 2009, Mille marxismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réifications de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier, Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre, Lukács, Althusser : des marxistes en philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.81-102, 2005, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la totalité chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marx 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.155-167, 2000, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács : un athéisme problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Chubilleau, Eric Puisais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les athéismes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.177-204, 2000, Philosophie-Épistémologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci : politique et philosophie de la praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Alexis Cukier, Isabelle Garo, Stathis Kouvélakis, Laurent Lévy, Ugo Palheta, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objectivité à l'histoire : émergence de la problématique ontologique chez Lukàcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Toulouse le Mirail - Toulouse II, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02941982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="00468E5E"/>
+    <w:nsid w:val="92C3E0D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4301-4061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09268002X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539070v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255069v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716962v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256111v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04052489v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257826v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11562" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Luk&#225;cs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185635v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688541v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bouffard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Saburova" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185626v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185601v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011235v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.288.0199" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01806524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01126652v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00865090v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671912v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864229v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640620v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864844v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741517v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688544v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688546v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491459v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01193006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Deville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01176484v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01131549v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766129v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525493v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314852v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03426824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02134789v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02314744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889320v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493812v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01281267v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marcuse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180345v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01085038v4" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01232079v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01172147v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01214883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01104227v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759833v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00816299v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00824538v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918814v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00918558v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00767529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00716622v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00727785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00765564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00761705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01329812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leneveu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tosel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54648" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762337v7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632274v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02941982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4301-4061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09268002X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01193006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Deville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01176484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01131549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525493v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716962v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04052489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Luk&#225;cs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bouffard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Saburova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.288.0199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01806524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01126652v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00865090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640620v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314852v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02134789v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02314744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889320v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493812v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01281267v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180345v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marcuse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01085038v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01232079v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01172147v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01214883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01104227v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759833v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00816299v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00824538v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00918558v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00767529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00716622v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00727785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00765564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00761705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01329812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leneveu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03426824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tosel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54648" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762337v7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632274v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02941982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>