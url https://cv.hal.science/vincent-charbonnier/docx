--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRCE Philosophie et sciences de l'éducation,Nantes université, INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4301-4061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09268002X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Research on Practical Philosophy (L.R.P.Ph.), Apr 2024, Rhodes, Grèce. p. 484-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de l’être social et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International de la Théorie de l'Action Conjointe en Didactique : « Coopération et dispositifs de coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagnes Occidentale, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation à la certification : la question du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et politique Enjeux philosophiques contemporains : crises, critiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de philosophie de l’Éducation, Jun 2022, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et révolution chez Gramsci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education/ émancipation (Philosophie critique de l'éducation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Vincenti; CRISES, EA 4424, université Paul Valéry-Montpellier 3, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs philosophiques de la révolution russe chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les miroirs philosophiques de la révolution russe 1917-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "La Pensée"; Groupe d’études du matérialisme rationnel (GEMR); Fondation Gabriel Péri, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de l’ENS, un « objet » de médiation scientifique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science and you - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01193006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de reflet dans l’esthétique de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) Miroir(s) en tant qu’objet(s) et métaphore(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du projet dans les « éducations à »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les « Éducations à » : un (des) levier(s) de transformation du système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01131549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la culture commune au socle commun : enjeux, tensions, réinterprétations, déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacs et le chiasma : à propos de Pascal Sévérac, &amp;quot;Puissance de l’enfance : Vygotski avec Spinoza&amp;quot; (Vrin, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet et projection en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 68, pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève réflexion sur la formation à l’esprit critique à l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36, p. 31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à partir de l’ouvrage de Xavier Riondet, « À l’école althussérienne » (Éd. Le Bord de l'eau, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d’André Tosel : la médiation d’Éric Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commun et du particulier en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Éducation et politique : Enjeux philosophiques (crises, critiques, alternatives), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon, Levinas : un idéal pour l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme conscience de soi du développement de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-112 (juin-juillet-août 2022), pp.279-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Lukács, un regain d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Saburova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir, mon beau miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une laïcisation de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former ou conformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En finir avec l’école (néo)conservatrice, 107, pp.IIa-IIb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foulard, cette pomme de…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács et le roman : remembrements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, GYÖRGY LUKÁCS ET LE ROMAN/GYÖRGY LUKÁCS AND THE NOVEL, 73 (288), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.288.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Nicolas Tertulian, &amp;quot;Pourquoi Lukacs ?&amp;quot; (Paris : Éd. de la MSH, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.140-143 (n°390)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la crise : Lukács et la Révolution d’Octobre 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lukacs à Lukacs : itinéraire d'un remembrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lukács 2016 : cent ans de Théorie du roman, 8, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel BROSSARD & Jacques FIJALKOW (dir.) avec la collaboration de Serge RAGANO et Laurence PASA, &amp;quot; Vygotski et les recherches en éducation et en didactiques &amp;quot; (Pessac : Presses universitaires de Bordeaux, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, p. 120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00865090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vygotski, &amp;quot;Conscience, inconscient, émotions&amp;quot; précédé de &amp;quot;Vygostki, la conscience comme liaison&amp;quot; par Yves Clot (Paris : La Dispute, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, p. 151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ire rationnelle ? À propos de &amp;quot; La destruction de la raison &amp;quot; de G. Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la société chauvinoise de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°2, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Mauduit, &amp;quot; Le territoire de l'enseignant : esquisse d'une critique de la raison enseignante &amp;quot; (Paris : Klincksieck, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 145, pp.136-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique du &amp;quot; désart &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°33, pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard dans l'histoire chez Lukács : une énigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et vérité objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude : André Tosel ou l'acuité du marxisme *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de l’inquiétude : hommage à André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quel soin se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01281267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève note de situation éditoriale de l'« Ontologie de l'être social » de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse, “Postface à Karl Marx, Le dix-huit Brumaire de Louis Bonaparte” (1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la projection : réflexions sur une modalité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085038v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács : Les fondements ontologiques de la pensée et de l'agir humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács, « Le particulier comme catégorie centrale de l’esthétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la symbolique du jardin et de l'horticulture en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01172147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climax du “changement climatique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01214883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lukács to Lukács: the course of his repackaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour une réflexion sur la notion de ressource(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour le développement de projets de connaissance du jardin de l’ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01104227v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00759833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00816299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : présentation réflexive et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00824538v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du genre humain et du travail dans l'&amp;quot; Ontologie de l'être social &amp;quot; de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion théorique pour une analyse de &amp;quot;Graines d'explorateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00918558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nœud de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00767529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00716622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science, les scientifiques et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00727785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La particularité de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite note réflexive, et peut-être polémique, à propos du constructivisme en sociologie de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00765564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et hominisation : éléments sur l'Ontologie de l'être social de György Lukács (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transparence à l'obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00761705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci chez André Tosel (ou de la tradu[a]ction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : une question socialement vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiasme de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'assaut du ciel &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.645-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gramsci en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci. Politique et philosophie de la praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilité d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison à l'épreuve de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux d'André Tosel (1973-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison au service de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducation à »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.524-530, 2017, Dictionnaire critique des enjeux et concepts des « éducation à », 978-2-343-12678-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réification chez Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Chanson, Alexis Cukier, Frédéric Montferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réification : histoire et actualité d'un concept critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.11, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00762337v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et Lukács : des marxismes contradictoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Barot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.159-178, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acuité du marxisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tosel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marxisme du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.11-22, 2009, Mille marxismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réifications de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier, Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre, Lukács, Althusser : des marxistes en philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.81-102, 2005, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la totalité chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marx 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.155-167, 2000, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács : un athéisme problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Chubilleau, Eric Puisais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les athéismes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.177-204, 2000, Philosophie-Épistémologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci : politique et philosophie de la praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Alexis Cukier, Isabelle Garo, Stathis Kouvélakis, Laurent Lévy, Ugo Palheta, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objectivité à l'histoire : émergence de la problématique ontologique chez Lukàcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Toulouse le Mirail - Toulouse II, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02941982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRCE Philosophie et sciences de l'éducation,Nantes université, INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4301-4061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09268002X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Research on Practical Philosophy (L.R.P.Ph.), Apr 2024, Rhodes, Grèce. p. 484-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de l’être social et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International de la Théorie de l'Action Conjointe en Didactique : « Coopération et dispositifs de coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagnes Occidentale, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation à la certification : la question du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et politique Enjeux philosophiques contemporains : crises, critiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de philosophie de l’Éducation, Jun 2022, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et révolution chez Gramsci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education/ émancipation (Philosophie critique de l'éducation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Vincenti; CRISES, EA 4424, université Paul Valéry-Montpellier 3, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs philosophiques de la révolution russe chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les miroirs philosophiques de la révolution russe 1917-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "La Pensée"; Groupe d’études du matérialisme rationnel (GEMR); Fondation Gabriel Péri, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de l’ENS, un « objet » de médiation scientifique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science and you - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01193006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de reflet dans l’esthétique de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) Miroir(s) en tant qu’objet(s) et métaphore(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du projet dans les « éducations à »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les « Éducations à » : un (des) levier(s) de transformation du système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01131549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la culture commune au socle commun : enjeux, tensions, réinterprétations, déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacs et le chiasma : à propos de Pascal Sévérac, &amp;quot;Puissance de l’enfance : Vygotski avec Spinoza&amp;quot; (Vrin, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet et projection en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 68, pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le silence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève réflexion sur la formation à l’esprit critique à l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36, p. 31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à partir de l’ouvrage de Xavier Riondet, « À l’école althussérienne : aperçus d’une (non) philosophie de l’éducation » (Lormont, Éd. Le Bord de l’eau, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série (1), 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344103v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d’André Tosel : la médiation d’Éric Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commun et du particulier en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Éducation et politique : Enjeux philosophiques (crises, critiques, alternatives), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon, Levinas : un idéal pour l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme conscience de soi du développement de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-112 (juin-juillet-août 2022), pp.279-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Lukács, un regain d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Saburova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir, mon beau miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foulard, cette pomme de…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former ou conformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En finir avec l’école (néo)conservatrice, 107, pp.IIa-IIb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une laïcisation de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács et le roman : remembrements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, GYÖRGY LUKÁCS ET LE ROMAN/GYÖRGY LUKÁCS AND THE NOVEL, 73 (288), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.288.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Nicolas Tertulian, &amp;quot;Pourquoi Lukacs ?&amp;quot; (Paris : Éd. de la MSH, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.140-143 (n°390)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la crise : Lukács et la Révolution d’Octobre 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lukacs à Lukacs : itinéraire d'un remembrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lukács 2016 : cent ans de Théorie du roman, 8, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel BROSSARD & Jacques FIJALKOW (dir.) avec la collaboration de Serge RAGANO et Laurence PASA, &amp;quot; Vygotski et les recherches en éducation et en didactiques &amp;quot; (Pessac : Presses universitaires de Bordeaux, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, p. 120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00865090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vygotski, &amp;quot;Conscience, inconscient, émotions&amp;quot; précédé de &amp;quot;Vygostki, la conscience comme liaison&amp;quot; par Yves Clot (Paris : La Dispute, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, p. 151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ire rationnelle ? À propos de &amp;quot; La destruction de la raison &amp;quot; de G. Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la société chauvinoise de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°2, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Mauduit, &amp;quot; Le territoire de l'enseignant : esquisse d'une critique de la raison enseignante &amp;quot; (Paris : Klincksieck, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 145, pp.136-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique du &amp;quot; désart &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°33, pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard dans l'histoire chez Lukács : une énigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et vérité objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude : André Tosel ou l'acuité du marxisme *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de l’inquiétude : hommage à André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quel soin se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01281267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács : Les fondements ontologiques de la pensée et de l'agir humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse, “Postface à Karl Marx, Le dix-huit Brumaire de Louis Bonaparte” (1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la projection : réflexions sur une modalité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085038v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève note de situation éditoriale de l'« Ontologie de l'être social » de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács, « Le particulier comme catégorie centrale de l’esthétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la symbolique du jardin et de l'horticulture en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01172147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climax du “changement climatique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01214883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lukács to Lukács: the course of his repackaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour le développement de projets de connaissance du jardin de l’ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01104227v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour une réflexion sur la notion de ressource(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00759833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du genre humain et du travail dans l'&amp;quot; Ontologie de l'être social &amp;quot; de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion théorique pour une analyse de &amp;quot;Graines d'explorateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00918558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00816299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : présentation réflexive et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00824538v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nœud de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00767529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00716622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science, les scientifiques et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00727785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La particularité de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite note réflexive, et peut-être polémique, à propos du constructivisme en sociologie de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00765564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et hominisation : éléments sur l'Ontologie de l'être social de György Lukács (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transparence à l'obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00761705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci chez André Tosel (ou de la tradu[a]ction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : une question socialement vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiasme de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'assaut du ciel &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.645-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gramsci en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci. Politique et philosophie de la praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilité d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison à l'épreuve de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux d'André Tosel (1973-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison au service de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducation à »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.524-530, 2017, Dictionnaire critique des enjeux et concepts des « éducation à », 978-2-343-12678-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réification chez Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Chanson, Alexis Cukier, Frédéric Montferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réification : histoire et actualité d'un concept critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.11, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00762337v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et Lukács : des marxismes contradictoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Barot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.159-178, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acuité du marxisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tosel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marxisme du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.11-22, 2009, Mille marxismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réifications de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier, Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre, Lukács, Althusser : des marxistes en philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.81-102, 2005, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la totalité chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marx 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.155-167, 2000, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács : un athéisme problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Chubilleau, Eric Puisais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les athéismes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.177-204, 2000, Philosophie-Épistémologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci : politique et philosophie de la praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Alexis Cukier, Isabelle Garo, Stathis Kouvélakis, Laurent Lévy, Ugo Palheta, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objectivité à l'histoire : émergence de la problématique ontologique chez Lukàcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Toulouse le Mirail - Toulouse II, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02941982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92C3E0D7"/>
+    <w:nsid w:val="E4A0542D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4301-4061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09268002X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01193006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Deville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01176484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01131549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525493v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539070v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344103v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256111v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716962v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04052489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Luk&#225;cs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bouffard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Saburova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185635v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374374v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185626v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.288.0199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01806524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01126652v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00865090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640620v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314852v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02134789v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02314744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889320v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493812v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01281267v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180345v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marcuse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01085038v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01232079v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01172147v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01214883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01104227v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759833v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00816299v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00824538v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00918558v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00767529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00716622v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00727785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00765564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00761705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01329812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leneveu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03426824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tosel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54648" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762337v7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632274v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02941982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4301-4061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09268002X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01193006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Deville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01176484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01131549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525493v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344103v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716962v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04052489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11562" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Luk&#225;cs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bouffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Saburova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.288.0199" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01806524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01126652v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00865090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640620v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314852v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02134789v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02314744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889320v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493812v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01281267v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marcuse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01085038v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180345v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01232079v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01172147v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01214883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01104227v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759833v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00918558v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00816299v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00824538v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00767529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00716622v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00727785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00765564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00761705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01329812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leneveu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03426824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tosel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54648" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762337v7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632274v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02941982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>