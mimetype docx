--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRCE Philosophie et sciences de l'éducation,Nantes université, INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4301-4061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09268002X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Research on Practical Philosophy (L.R.P.Ph.), Apr 2024, Rhodes, Grèce. p. 484-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de l’être social et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International de la Théorie de l'Action Conjointe en Didactique : « Coopération et dispositifs de coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagnes Occidentale, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation à la certification : la question du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et politique Enjeux philosophiques contemporains : crises, critiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de philosophie de l’Éducation, Jun 2022, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et révolution chez Gramsci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education/ émancipation (Philosophie critique de l'éducation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Vincenti; CRISES, EA 4424, université Paul Valéry-Montpellier 3, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs philosophiques de la révolution russe chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les miroirs philosophiques de la révolution russe 1917-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "La Pensée"; Groupe d’études du matérialisme rationnel (GEMR); Fondation Gabriel Péri, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de l’ENS, un « objet » de médiation scientifique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science and you - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01193006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de reflet dans l’esthétique de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) Miroir(s) en tant qu’objet(s) et métaphore(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du projet dans les « éducations à »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les « Éducations à » : un (des) levier(s) de transformation du système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01131549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la culture commune au socle commun : enjeux, tensions, réinterprétations, déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacs et le chiasma : à propos de Pascal Sévérac, &amp;quot;Puissance de l’enfance : Vygotski avec Spinoza&amp;quot; (Vrin, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet et projection en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 68, pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le silence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève réflexion sur la formation à l’esprit critique à l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36, p. 31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à partir de l’ouvrage de Xavier Riondet, « À l’école althussérienne : aperçus d’une (non) philosophie de l’éducation » (Lormont, Éd. Le Bord de l’eau, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série (1), 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344103v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d’André Tosel : la médiation d’Éric Weil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05256111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REFLEXÕES. REVISTA DE FILOSOFIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commun et du particulier en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Éducation et politique : Enjeux philosophiques (crises, critiques, alternatives), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon, Levinas : un idéal pour l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme conscience de soi du développement de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-112 (juin-juillet-août 2022), pp.279-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Lukács, un regain d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Saburova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir, mon beau miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foulard, cette pomme de…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former ou conformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En finir avec l’école (néo)conservatrice, 107, pp.IIa-IIb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une laïcisation de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács et le roman : remembrements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, GYÖRGY LUKÁCS ET LE ROMAN/GYÖRGY LUKÁCS AND THE NOVEL, 73 (288), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.288.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Nicolas Tertulian, &amp;quot;Pourquoi Lukacs ?&amp;quot; (Paris : Éd. de la MSH, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.140-143 (n°390)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la crise : Lukács et la Révolution d’Octobre 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lukacs à Lukacs : itinéraire d'un remembrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lukács 2016 : cent ans de Théorie du roman, 8, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel BROSSARD & Jacques FIJALKOW (dir.) avec la collaboration de Serge RAGANO et Laurence PASA, &amp;quot; Vygotski et les recherches en éducation et en didactiques &amp;quot; (Pessac : Presses universitaires de Bordeaux, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, p. 120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00865090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vygotski, &amp;quot;Conscience, inconscient, émotions&amp;quot; précédé de &amp;quot;Vygostki, la conscience comme liaison&amp;quot; par Yves Clot (Paris : La Dispute, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, p. 151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ire rationnelle ? À propos de &amp;quot; La destruction de la raison &amp;quot; de G. Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la société chauvinoise de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°2, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Mauduit, &amp;quot; Le territoire de l'enseignant : esquisse d'une critique de la raison enseignante &amp;quot; (Paris : Klincksieck, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 145, pp.136-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique du &amp;quot; désart &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°33, pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard dans l'histoire chez Lukács : une énigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et vérité objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude : André Tosel ou l'acuité du marxisme *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de l’inquiétude : hommage à André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quel soin se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01281267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács : Les fondements ontologiques de la pensée et de l'agir humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse, “Postface à Karl Marx, Le dix-huit Brumaire de Louis Bonaparte” (1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la projection : réflexions sur une modalité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085038v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève note de situation éditoriale de l'« Ontologie de l'être social » de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács, « Le particulier comme catégorie centrale de l’esthétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la symbolique du jardin et de l'horticulture en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01172147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climax du “changement climatique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01214883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lukács to Lukács: the course of his repackaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour le développement de projets de connaissance du jardin de l’ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01104227v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour une réflexion sur la notion de ressource(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00759833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du genre humain et du travail dans l'&amp;quot; Ontologie de l'être social &amp;quot; de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion théorique pour une analyse de &amp;quot;Graines d'explorateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00918558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00816299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : présentation réflexive et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00824538v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nœud de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00767529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00716622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science, les scientifiques et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00727785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La particularité de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite note réflexive, et peut-être polémique, à propos du constructivisme en sociologie de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00765564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et hominisation : éléments sur l'Ontologie de l'être social de György Lukács (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transparence à l'obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00761705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci chez André Tosel (ou de la tradu[a]ction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : une question socialement vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiasme de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'assaut du ciel &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.645-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gramsci en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci. Politique et philosophie de la praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilité d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison à l'épreuve de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux d'André Tosel (1973-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison au service de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducation à »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.524-530, 2017, Dictionnaire critique des enjeux et concepts des « éducation à », 978-2-343-12678-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réification chez Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Chanson, Alexis Cukier, Frédéric Montferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réification : histoire et actualité d'un concept critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.11, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00762337v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et Lukács : des marxismes contradictoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Barot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.159-178, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acuité du marxisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tosel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marxisme du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.11-22, 2009, Mille marxismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réifications de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier, Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre, Lukács, Althusser : des marxistes en philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.81-102, 2005, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la totalité chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marx 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.155-167, 2000, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács : un athéisme problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Chubilleau, Eric Puisais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les athéismes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.177-204, 2000, Philosophie-Épistémologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci : politique et philosophie de la praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Alexis Cukier, Isabelle Garo, Stathis Kouvélakis, Laurent Lévy, Ugo Palheta, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objectivité à l'histoire : émergence de la problématique ontologique chez Lukàcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Toulouse le Mirail - Toulouse II, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02941982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId112"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Charbonnier </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">PRCE Philosophie et sciences de l'éducation,Nantes université, INSPÉ</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4301-4061</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">09268002X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du geste au développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e Biennale Internationale de Philosophie Pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory of Research on Practical Philosophy (L.R.P.Ph.), Apr 2024, Rhodes, Grèce. p. 484-505</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologie de l’être social et coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisième Congrès International de la Théorie de l'Action Conjointe en Didactique : « Coopération et dispositifs de coopération »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagnes Occidentale, CREAD, Nov 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éducation et révolution chez Gramsci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education/ émancipation (Philosophie critique de l'éducation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Luc Vincenti; CRISES, EA 4424, université Paul Valéry-Montpellier 3, May 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la formation à la certification : la question du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation et politique Enjeux philosophiques contemporains : crises, critiques, alternatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société francophone de philosophie de l’Éducation, Jun 2022, Bonneuil-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroirs philosophiques de la révolution russe chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les miroirs philosophiques de la révolution russe 1917-2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Revue "La Pensée"; Groupe d’études du matérialisme rationnel (GEMR); Fondation Gabriel Péri, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin de l’ENS, un « objet » de médiation scientifique et culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Science and you - Journées Hubert Curien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine, Jun 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01193006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’idée de reflet dans l’esthétique de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le(s) Miroir(s) en tant qu’objet(s) et métaphore(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du projet dans les « éducations à »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les « Éducations à » : un (des) levier(s) de transformation du système éducatif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01131549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00766129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la culture commune au socle commun : enjeux, tensions, réinterprétations, déplacements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00525493v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet et projection en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Télémaque. Philosophie, Education, Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 68, pp.159-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrelacs et le chiasma : à propos de Pascal Sévérac, &amp;quot;Puissance de l’enfance : Vygotski avec Spinoza&amp;quot; (Vrin, 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi le silence ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, 426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05596800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève réflexion sur la formation à l’esprit critique à l’École</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets rouges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 36, p. 31-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques réflexions à partir de l’ouvrage de Xavier Riondet, « À l’école althussérienne : aperçus d’une (non) philosophie de l’éducation » (Lormont, Éd. Le Bord de l’eau, 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors-série (1), 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344103v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Gramsci d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Reflexões</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (25), pp.195-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716962v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du commun et du particulier en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuel de la Recherche en Philosophie de l’Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Éducation et politique : Enjeux philosophiques (crises, critiques, alternatives), 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04052489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Briançon, Levinas : un idéal pour l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ree.11562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art comme conscience de soi du développement de l’humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-112 (juin-juillet-août 2022), pp.279-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroir, mon beau miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.267-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Lukács, un regain d'intérêt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Bouffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Monferrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daria Saburova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrivains et reporters dans la guerre d’Espagne - Georg Lukács, 1118-1119-1120 (juin-juillet-août 2022), pp.223-225</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03688541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une laïcisation de la laïcité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.54-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le foulard, cette pomme de…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources : pour la formation, l’École et les apprentissages scolaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Peut-on enseigner une posture laïque ?, 23, pp.146-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Former ou conformer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Haye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, En finir avec l’école (néo)conservatrice, 107, pp.IIa-IIb</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03374374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács et le roman : remembrements et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, GYÖRGY LUKÁCS ET LE ROMAN/GYÖRGY LUKÁCS AND THE NOVEL, 73 (288), pp.199-215. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rip.288.0199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu : Nicolas Tertulian, &amp;quot;Pourquoi Lukacs ?&amp;quot; (Paris : Éd. de la MSH, 2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.140-143 (n°390)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la rupture à la crise : Lukács et la Révolution d’Octobre 1917</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lukacs à Lukacs : itinéraire d'un remembrement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lukács 2016 : cent ans de Théorie du roman, 8, pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126652v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel BROSSARD & Jacques FIJALKOW (dir.) avec la collaboration de Serge RAGANO et Laurence PASA, &amp;quot; Vygotski et les recherches en éducation et en didactiques &amp;quot; (Pessac : Presses universitaires de Bordeaux, 2008).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170, p. 120-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00865090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une pensée pour l'avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contretemps: revue de critique communiste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 17, pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lev Vygotski, &amp;quot;Conscience, inconscient, émotions&amp;quot; précédé de &amp;quot;Vygostki, la conscience comme liaison&amp;quot; par Yves Clot (Paris : La Dispute, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 150, p. 151-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ire rationnelle ? À propos de &amp;quot; La destruction de la raison &amp;quot; de G. Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la société chauvinoise de philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°2, pp.101-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640620v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Bernard Mauduit, &amp;quot; Le territoire de l'enseignant : esquisse d'une critique de la raison enseignante &amp;quot; (Paris : Klincksieck, 2003)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 145, pp.136-137</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00864844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une esthétique du &amp;quot; désart &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuel Marx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°33, pp.189-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05254881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail soutenable et corps-soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05314852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hasard dans l'histoire chez Lukács : une énigme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134789v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et vérité objective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude : André Tosel ou l'acuité du marxisme *</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01889320v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir de l’inquiétude : hommage à André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493812v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quel soin se vouer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01281267v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse, “Postface à Karl Marx, Le dix-huit Brumaire de Louis Bonaparte” (1852)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbert Marcuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01224770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève note de situation éditoriale de l'« Ontologie de l'être social » de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180345v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la projection : réflexions sur une modalité éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01085038v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács : Les fondements ontologiques de la pensée et de l'agir humains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01180344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács, « Le particulier comme catégorie centrale de l’esthétique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">György Lukács</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01232079v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la symbolique du jardin et de l'horticulture en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01172147v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climax du “changement climatique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01214883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Lukács to Lukács: the course of his repackaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments pour une réflexion sur la notion de ressource(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01318496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions pour le développement de projets de connaissance du jardin de l’ENS de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-01104227v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens du commun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00759833v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devoir & l'inquiétude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00816299v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : présentation réflexive et critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00824538v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question du genre humain et du travail dans l'&amp;quot; Ontologie de l'être social &amp;quot; de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion théorique pour une analyse de &amp;quot;Graines d'explorateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00918558v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nœud de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00767529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graines d'explorateurs : un dispositif buissonnant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Lavorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00716622v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La science, les scientifiques et les enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Foucaud-Scheunemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Morel-Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00727785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La particularité de Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00750599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petite note réflexive, et peut-être polémique, à propos du constructivisme en sociologie de l'éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00765564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail et hominisation : éléments sur l'Ontologie de l'être social de György Lukács (1ère partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la transparence à l'obstacle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00761705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structuration des pratiques sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Leneveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01329812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci chez André Tosel (ou de la tradu[a]ction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05270525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La laïcité : une question socialement vive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03426824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le chiasme de l'activité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00529902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'assaut du ciel &amp;quot; ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001, pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00671914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des "éducations à"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.645-649</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05255647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gramsci en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci. Politique et philosophie de la praxis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La civilité d'André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison à l'épreuve de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie des travaux d'André Tosel (1973-2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Numa Ducange; Chantal Jaquet; Mélanie Plouviez. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La raison au service de la pratique : hommages à André Tosel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Kimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 978-2-84174-927-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Angela Barthes; Jean-Marc Lange; Nicole Tutiaux-Guillon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire critique des enjeux et concepts des « éducation à »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.524-530, 2017, Dictionnaire critique des enjeux et concepts des « éducation à », 978-2-343-12678-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réification chez Lukacs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Chanson, Alexis Cukier, Frédéric Montferrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réification : histoire et actualité d'un concept critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.11, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ensl-00762337v7</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sartre et Lukács : des marxismes contradictoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Barot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre et le marxisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Dispute, pp.159-178, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632274v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acuité du marxisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">André Tosel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le marxisme du XXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Syllepse, pp.11-22, 2009, Mille marxismes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des réifications de la raison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier, Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sartre, Lukács, Althusser : des marxistes en philosophie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.81-102, 2005, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le problème de la totalité chez Lukács</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eustache Kouvélakis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marx 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.155-167, 2000, Actuel Marx Confrontation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lukács : un athéisme problématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elie Chubilleau, Eric Puisais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les athéismes philosophiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kimé, pp.177-204, 2000, Philosophie-Épistémologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00640615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le fil de Gramsci : politique et philosophie de la praxis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tosel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vincent Charbonnier. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Alexis Cukier, Isabelle Garo, Stathis Kouvélakis, Laurent Lévy, Ugo Palheta, 978-2-35480-260-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'objectivité à l'histoire : émergence de la problématique ontologique chez Lukàcs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Charbonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philosophie. Université Toulouse le Mirail - Toulouse II, 2019. Français. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2019TOU20070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02941982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId111"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4A0542D"/>
+    <w:nsid w:val="CE0911F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4301-4061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09268002X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688544v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688546v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01193006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Deville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01176484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01131549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525493v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539067v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344103v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05256111v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716962v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04052489v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257826v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11562" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185705v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Luk&#225;cs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bouffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Saburova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185635v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011235v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.288.0199" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01806524v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491460v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01126652v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00865090v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640620v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741517v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254881v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314852v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02134789v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02314744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889320v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493812v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01281267v3" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180344v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224770v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marcuse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01085038v4" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180345v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01232079v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01172147v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01214883v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613656v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01104227v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318496v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759833v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00918558v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00816299v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00824538v3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00767529v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00716622v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00727785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750599v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00765564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00761705v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01329812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leneveu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03426824v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529902v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671914v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255647v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tosel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103081v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103094v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613668v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54648" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762337v7" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632274v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640623v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640621v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640615v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835229v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02941982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-charbonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4301-4061" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/09268002X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262147v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charbonnier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363501v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688544v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491459v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01193006v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Lavorel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Morel-Deville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01176484v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01131549v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00766129v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00525493v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539067v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596800v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539070v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344103v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716962v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04052489v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05257826v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ree.11562" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185705v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Luk&#225;cs" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688541v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Bouffard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Monferrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Saburova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185601v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03374374v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie David" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Haye" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011235v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rip.288.0199" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01806524v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491460v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01126652v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00865090v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671912v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864229v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640620v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00864844v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741517v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05254881v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05314852v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02134789v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02314744v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889320v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493812v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01281267v3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01224770v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Marcuse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180345v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01085038v4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01180344v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01232079v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01172147v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01214883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613656v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01318496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-01104227v3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00759833v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00816299v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00824538v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00918814v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00918558v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00767529v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00716622v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00727785v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Foucaud-Scheunemann" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750599v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00765564v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111213v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00761705v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01329812v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Leneveu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05270525v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03426824v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835252v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tosel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103081v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionskime.fr" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103094v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613668v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=54648" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00762337v7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632274v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640623v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640621v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640683v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640615v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03835229v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02941982v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019TOU20070" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>