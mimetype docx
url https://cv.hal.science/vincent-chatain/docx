--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -12,69 +12,69 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
-          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Vincent Chatain </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Maître de Conférences Hors Classe, depuis février 2007, section CNU n° 32.Laboratoire DEEP (Déchets Eaux Environnement Pollutions) / Département FIMI (Formation Initiale aux Métiers d’Ingénieur) – INSA Lyon.</w:t>
+        <w:t xml:space="preserve">Professeur des Universités, section CNU n° 32.Laboratoire DEEP (Déchets Eaux Environnement Pollutions) / Département FIMI (Formation Initiale aux Métiers d’Ingénieur) – INSA Lyon.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -162,3979 +162,4113 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (31)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-depth characterization of sediment contamination in stormwater infiltration basins</w:t>
+                <w:t xml:space="preserve">Stormwater sediment composition: bio-physico-chemical signature of organic-rich sediments and practical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Tedoldi</w:t>
+                <w:t xml:space="preserve">Chabert Milèna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Couvidat</w:t>
+                <w:t xml:space="preserve">Tedoldi Damien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+                <w:t xml:space="preserve">Zhan Qiufang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+                <w:t xml:space="preserve">Gautier Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Winiarski</w:t>
+                <w:t xml:space="preserve">Fardel Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blue-Green Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.1-19. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (3), pp.80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2166/bgs.2023.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-026-04248-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04440355v1</w:t>
+                <w:t xml:space="preserve">hal-05568698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
+                <w:t xml:space="preserve">In-depth characterization of sediment contamination in stormwater infiltration basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basile Galey</w:t>
+                <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Kim</w:t>
+                <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie André</w:t>
+                <w:t xml:space="preserve">Thierry Winiarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
+              <w:t xml:space="preserve">Blue-Green Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.1-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2166/bgs.2023.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03776323v1</w:t>
+                <w:t xml:space="preserve">hal-04440355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of Lagrangian Discrete Phase Model and sediment physico-chemical characteristics for the prediction of the distribution of trace metal contamination in a stormwater detention basin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Delolme</w:t>
+                <w:t xml:space="preserve">Basile Galey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134263⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02292220v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03776323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of how contaminants arise in a dredged marine sediment and analysis of the effect of natural weathering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Combination of Lagrangian Discrete Phase Model and sediment physico-chemical characteristics for the prediction of the distribution of trace metal contamination in a stormwater detention basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc-Biscarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 624, pp.323-332. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.130⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 698, pp.134263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956525v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02292220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du cycle de vie (ACV) d’une filière de valorisation terrestre de sédiments de dragage marins contaminés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Characterization of how contaminants arise in a dredged marine sediment and analysis of the effect of natural weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Laforest</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 624, pp.323-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.130⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3564⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">emse-01539274v1</w:t>
+                <w:t xml:space="preserve">hal-01956525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial distribution and leaching behavior of pollutants from phosphogypsum stocked in a gypstack: Geochemical characterization and modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analyse du cycle de vie (ACV) d’une filière de valorisation terrestre de sédiments de dragage marins contaminés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juncheng Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denise Blanc</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.055⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, N°73 - mai 2017, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957705v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-01539274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and Temporal Stability of Major and Trace Element Leaching in Urban Stormwater Sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spatial distribution and leaching behavior of pollutants from phosphogypsum stocked in a gypstack: Geochemical characterization and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Journal of Soil Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/ojss.2017.711025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 193, pp.567-575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956526v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of biogeochemical reactivity of fresh and weathered contaminated dredged sediments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Spatial and Temporal Stability of Major and Trace Element Leaching in Urban Stormwater Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Drapeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-016-1578-z⟩</w:t>
+              <w:t xml:space="preserve">Open Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 07 (11), pp.347-365. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/ojss.2017.711025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957712v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH and Eh effects on phosphorus fate in constructed wetland's sludge surface deposit</w:t>
+                <w:t xml:space="preserve">Evaluation of biogeochemical reactivity of fresh and weathered contaminated dredged sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boram Kim</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Julien Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Mihaela Neculita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (2), pp.543-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-016-1578-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.064⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01372681v1</w:t>
+                <w:t xml:space="preserve">hal-01957712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of the reuse of total and processed contaminated marine sediments as fine aggregates in cemented mortars</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">pH and Eh effects on phosphorus fate in constructed wetland's sludge surface deposit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boram Kim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Simidoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanglar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.186⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 183, part 1, pp.175-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308108v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01372681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental evaluation of dredged sediment submitted to a solidification stabilization process using hydraulic binders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Feasibility of the reuse of total and processed contaminated marine sediments as fine aggregates in cemented mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Bouamrane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6869-9⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 112, pp.892-902. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957727v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12665-015-5203-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative coupling between column leaching and oxygen consumption tests to assess behavior of contaminated marine dredged sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Environmental evaluation of dredged sediment submitted to a solidification stabilization process using hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 22 (14), pp.10943-10955. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-4323-z⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 23 (17), pp.17142-17157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6869-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01308094v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">An innovative coupling between column leaching and oxygen consumption tests to assess behavior of contaminated marine dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Scientific World Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/537080⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (14), pp.10943-10955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-4323-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322044v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01308094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lebouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Scientific World Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+              <w:t xml:space="preserve">, 2014, 2014, pp.1 - 7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/537080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307875v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of nalidixic acid onto micrometric and nanometric magnetites: experimental study and modeling</w:t>
+                <w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Usman</w:t>
+                <w:t xml:space="preserve">Claire Chottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Martin</w:t>
+                <w:t xml:space="preserve">Jennifer Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cimetiere</w:t>
+                <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Giraudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">David Lebouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 299, pp.136-145. </w:t>
+              <w:t xml:space="preserve">The Scientific World Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.197⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2014/537080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953734v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining the experimental leachability of copper, lead, and zinc in a harbor sediment and modeling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sorption of nalidixic acid onto micrometric and nanometric magnetites: experimental study and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cimetiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-012-1233-1⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 299, pp.136-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784538v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of nalidixic acid onto sediments under batch and dynamic flow conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Emmanuel</w:t>
+                <w:t xml:space="preserve">Determining the experimental leachability of copper, lead, and zinc in a harbor sediment and modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chatain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Hanna</w:t>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.66-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1233-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.041⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02424926v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00784538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of polydimethylsiloxane fluids in controlled aqueous solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+                <w:t xml:space="preserve">Sorption of nalidixic acid onto sediments under batch and dynamic flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clervil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Laubie</w:t>
+                <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Ohannessian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Chottier</w:t>
+                <w:t xml:space="preserve">E. Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Germain</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 335, pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962412v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02424926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralogical study and leaching behavior of a stabilized harbor sediment with hydraulic binder</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cécile Delolme</w:t>
+                <w:t xml:space="preserve">Hydrolysis of polydimethylsiloxane fluids in controlled aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Laubie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ohannessian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Chottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Water Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 68 (4), pp.813-820</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halsde-00784714v1</w:t>
+                <w:t xml:space="preserve">hal-01962412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and transport of aqueous FeII in a goethite-coated sand column under anoxic conditions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mineralogical study and leaching behavior of a stabilized harbor sediment with hydraulic binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Loustau Cazalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Geochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.04.017⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.51-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-012-1141-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113501v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00784714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption and transport of aqueous Fe(II) in a goethite-coated sand column under anoxic conditions.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Sorption and transport of aqueous FeII in a goethite-coated sand column under anoxic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35, pp.255-263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914368v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sorption of nalidixic acid onto sediments under batch and dynamic flow conditions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Sorption and transport of aqueous Fe(II) in a goethite-coated sand column under anoxic conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.041⟩</w:t>
+              <w:t xml:space="preserve">Applied Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35, pp.255-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00912787v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential mobilization of inorganic contaminants in a french harbor sediment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sorption of nalidixic acid onto sediments under batch and dynamic flow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Clervil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Usman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Emmanuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3124⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 335, pp.63-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02124378v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobilisation of arsenic from a mining soil in batch slurry experiments under bio-oxidative conditions.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Potential mobilization of inorganic contaminants in a french harbor sediment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Delolme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Borschneck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Thévenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3124⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00077356v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02124378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of experimentally induced reducing conditions on the mobility of arsenic from a mining soil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mobilisation of arsenic from a mining soil in batch slurry experiments under bio-oxidative conditions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 40, pp.1240-1248</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952772v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00077356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of experimentally induced reducing conditions on the mobility of arsenic from a mining soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environment International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02043224v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced solubilization of arsenic and 2,3,4,6 tetrachlorophenol from soils by a cyclodextrin derivative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Hanna</w:t>
+                <w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. de Brauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Bayard</w:t>
+                <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Germain</w:t>
+                <w:t xml:space="preserve">Pierre Moszkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environment International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 31 (2), pp.221-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envint.2004.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02043286v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arsenic behavior in mining soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">Enhanced solubilization of arsenic and 2,3,4,6 tetrachlorophenol from soils by a cyclodextrin derivative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Brauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sánchez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Moszkowicz</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (3), pp.197-206</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02123189v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02043286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arsenic behavior in mining soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Moszkowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 107, pp.289-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:20030298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02123189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regulation and role in pathogenicity of Erwinia chrysanthemi 3937 pectin methylesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 171 (7), pp.4085-4087. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jb.171.7.4085-4087.1989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02718419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4144,2148 +4278,2148 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai et validation d’une méthode opérationnelle de quantification des volumes et flux de sédiments de l’assainissement pluvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milèna Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales en hydrologie urbaine 2024 (JDHU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Bouguenais (44340), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RISQUE DE REMOBILISATION DES ELEMENTS TRACES METALLIQUES DEPUIS DES SEDIMENTS ACCUMULES DANS UN OUVRAGE D'INFILTRATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Laafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Massolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire Eau et Environnement de l'Université Gustave Eiffel, Oct 2024, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Signature géochimique des sédiments de bassins pluviaux : une comparaison France/Suède</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelsey Flanagan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Snezana Gavrić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03790581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Is there a specific pollution in sediments of urban stormwater basins?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Goldschmidt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lyon (virtuel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03367866v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03291660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a specific pollution in sediments of urban stormwater basins?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lyon (virtuel), France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03291660v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron geochemistry in a contaminated urban soil dedicated to stormwater infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of natural weathering on the behavior of contaminants in a dredged marine sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02106847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactivité biogéochimique de sédiments marins et fluviaux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Management of waste to energy plants: quantifying total silicon in biogas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Galera Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Basset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon POLLUTEC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025377v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of waste to energy plants: quantifying total silicon in biogas.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Réactivité biogéochimique de sédiments marins et fluviaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiufang Zhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lior Burstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Salon POLLUTEC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087067v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparatif expérimental des méthodes de détermination du silicium total dans un biogaz et un biométhane.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical and chemical characterization of phosphogypsum before pretreatment and valorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 14th International Conference AquaConSoil (Sustainable Use and Management of Soil, Sediment and Water Resources)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of the reuse of marine sediments as fine aggregatesin cemented mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phosphogypsum valorization as building material: mineralogical and chemical characterization before pretreatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Environmental and Technical Implications of Construction with Alternative Materials (WASCONV2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Santander, Spain. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geochemical characterization of phosphogypsum to evaluate management options</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Blanc</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie du biogaz : mise en œuvre et évaluation sur site d’un nouvel analyseur infrarouge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Fontseré Obis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational fractionation of arsenic in a mining soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd World Mining Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of two analytical methods toquantify volatile organo silicon compounds (VOSiCs) contentsin landfill biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camacho Patricia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ohannessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International WasteManagement and Landfill Symposium (Sardinia ’09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cagliari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6295,637 +6429,637 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la matière organique de résidus de la gestion décentralisée des eaux usées domestiques et des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milèna Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Lakel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tedoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Fardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6e Réunion des Géochimistes Organiciens Français (FROG6)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bio-physicochemical reactivity of marine sediments after dredging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réactivité bio-physico-chimique de sédiments marins et fluviaux pour une meilleure gestion à terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bomin Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lior Burstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Réunion des Géochimistes Organiciens Français (FROG4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Maciejewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Kania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Banc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INSA Campus Durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificity of Fe and P speciation in urban soils dedicated to stormwater infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gonzalez-Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, Geophysical Research Abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6935,590 +7069,590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization/solidification of contaminated sediments: challenges and novelties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Elghali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Taha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Mihaela Neculita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Low Carbon Stabilization and Solidification of Hazardous Wastes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.93-112, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-824004-5.00023-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Benbelkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Culleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.1085-1112, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic « qualité » d’un biogaz en vue de sa valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Moletta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation (3° Éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du biogaz et traitements épuratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ohannessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R.Moletta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2nd edition, Lavoisier Tec&amp;Doc, chap. 15, pp. 459-478, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du biogaz et traitements épuratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ohannessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Moletta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edition: 1, Éditions Tec &amp; Doc, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02124394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7528,218 +7662,218 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO 2017021660 A1 - METHOD AND DEVICE FOR QUANTIFYING THE TOTAL SILICON CONTENT DUE TO VOLATILE SILICON-CONTAINING ORGANIC COMPOUNDS PRESENT IN A GAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2017021660 A1. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02055082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO2006129007 - QUANTIFICATION OF TOTAL SILICON IN BIOGAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2006129007. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01307476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7749,147 +7883,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sediment: a specific geochemical signature compared to natural sediments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02989482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7899,235 +8033,235 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux et comparatif expérimental des méthodes de détermination du silicium total dans un biogaz et un biométhane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Record</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°15-0157/1A, RECORD. 2017, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'effluents gazeux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">13-0149/1A, RECORD; Insa de Lyon. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8137,100 +8271,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la mobilisation potentielle de l'arsenic et d'autres constituants inorganiques présents dans les sols issus d'un site minier aurifère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. INSA LYON, 2004. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02124420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8240,105 +8374,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale de matrices complexes en vue d’une potentielle valorisation - Application au biogaz et aux sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. INSA LYON; Université claude Bernard Lyon 1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04969675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8406,51 +8540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="112CD8CC"/>
+    <w:nsid w:val="7F822B76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8637,51 +8771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chatain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2349-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956525v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.130" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957712v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mihaela Neculita" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1578-z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308108v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouamrane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957727v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6869-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308094v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4323-z" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953734v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.197" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784538v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1233-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3T0ND35-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424926v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clervil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.041" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWFH6RX4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113501v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.017" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914368v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00912787v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124378v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giroud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3124" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718419v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.7.4085-4087.1989" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291660v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308365v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124349v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camacho Patricia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824004-5.00023-2" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124451v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124364v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124394v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02124420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969675v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chatain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2349-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert Mil&#232;na" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedoldi Damien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiufang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardel Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-026-04248-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mihaela Neculita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1578-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouamrane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6869-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4323-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.197" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1233-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3T0ND35-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clervil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWFH6RX4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00912787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124378v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giroud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.7.4085-4087.1989" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camacho Patricia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824004-5.00023-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124451v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02124420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>