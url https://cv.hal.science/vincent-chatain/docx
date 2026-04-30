--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -464,338 +464,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04440355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t>
+                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chatain</w:t>
+                <w:t xml:space="preserve">Gaëlle Ducom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475927v1</w:t>
+                <w:t xml:space="preserve">hal-03776323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t>
+                <w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Galey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boram Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie André</w:t>
+                <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776323v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of Lagrangian Discrete Phase Model and sediment physico-chemical characteristics for the prediction of the distribution of trace metal contamination in a stormwater detention basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoxiao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -885,51 +885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of how contaminants arise in a dredged marine sediment and analysis of the effect of natural weathering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du cycle de vie (ACV) d’une filière de valorisation terrestre de sédiments de dragage marins contaminés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juncheng Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Laforest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1119,51 +1119,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Drapeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1396,51 +1396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.543-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1526,51 +1526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Simidoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanglar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 183, part 1, pp.175-181. </w:t>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Bouamrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1732,278 +1732,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01308108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Environmental evaluation of dredged sediment submitted to a solidification stabilization process using hydraulic binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Couvidat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Bouzahzah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12665-015-5203-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (17), pp.17142-17157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-6869-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01307874v1</w:t>
+                <w:t xml:space="preserve">hal-01957727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental evaluation of dredged sediment submitted to a solidification stabilization process using hydraulic binders</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Bayard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 23 (17), pp.17142-17157. </w:t>
+              <w:t xml:space="preserve">Environmental Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-6869-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12665-015-5203-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01957727v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An innovative coupling between column leaching and oxygen consumption tests to assess behavior of contaminated marine dredged sediments</w:t>
               </w:r>
@@ -2015,51 +2015,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2132,51 +2132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2266,51 +2266,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2439,51 +2439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cimetiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 299, pp.136-145. </w:t>
@@ -2521,51 +2521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining the experimental leachability of copper, lead, and zinc in a harbor sediment and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2792,51 +2792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrolysis of polydimethylsiloxane fluids in controlled aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Laubie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineralogical study and leaching behavior of a stabilized harbor sediment with hydraulic binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Benzaazoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35, pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3193,51 +3193,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Hanna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Usman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 35, pp.255-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3413,51 +3413,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential mobilization of inorganic contaminants in a french harbor sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Delolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3547,64 +3547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation of arsenic from a mining soil in batch slurry experiments under bio-oxidative conditions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,77 +3668,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of experimentally induced reducing conditions on the mobility of arsenic from a mining soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Moszkowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3789,51 +3789,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4052,51 +4052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic behavior in mining soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4182,51 +4182,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation and role in pathogenicity of Erwinia chrysanthemi 3937 pectin methylesterase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Boccara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bacteriology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 171 (7), pp.4085-4087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4719,51 +4719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élodie Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Ducom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
@@ -4818,51 +4818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4943,51 +4943,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Bacot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5055,51 +5055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron geochemistry in a contaminated urban soil dedicated to stormwater infiltration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5167,51 +5167,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of natural weathering on the behavior of contaminants in a dredged marine sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Jardé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5301,90 +5301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management of waste to energy plants: quantifying total silicon in biogas.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5461,51 +5461,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Salon POLLUTEC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5556,51 +5556,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5664,51 +5664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5746,51 +5746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental assessment of the reuse of marine sediments as fine aggregatesin cemented mortars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couvidat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5880,51 +5880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bisone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5956,286 +5956,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02064414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geochemical characterization of phosphogypsum to evaluate management options</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Métrologie du biogaz : mise en œuvre et évaluation sur site d’un nouvel analyseur infrarouge.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Fontseré Obis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Turin, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060728v1</w:t>
+                <w:t xml:space="preserve">hal-02087099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métrologie du biogaz : mise en œuvre et évaluation sur site d’un nouvel analyseur infrarouge.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Geochemical characterization of phosphogypsum to evaluate management options</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bisone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Turin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087099v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operational fractionation of arsenic in a mining soil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,51 +6338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camacho Patricia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ohannessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 12th International WasteManagement and Landfill Symposium (Sardinia ’09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Cagliari, Italy</w:t>
@@ -6594,64 +6594,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Royat, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6728,51 +6728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lior Burstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Bayard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4e Réunion des Géochimistes Organiciens Français (FROG4)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Villeurbanne, France</w:t>
@@ -6965,51 +6965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiphaine Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Gonzalez-Merchan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7217,51 +7217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biogas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7373,51 +7373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Metivier-Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Moletta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La méthanisation (3° Éd.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2015</w:t>
@@ -7446,51 +7446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du biogaz et traitements épuratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ohannessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7545,51 +7545,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorisation du biogaz et traitements épuratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Ohannessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7676,51 +7676,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WO 2017021660 A1 - METHOD AND DEVICE FOR QUANTIFYING THE TOTAL SILICON CONTENT DUE TO VOLATILE SILICON-CONTAINING ORGANIC COMPOUNDS PRESENT IN A GAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7803,51 +7803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2006129007. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7897,51 +7897,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban sediment: a specific geochemical signature compared to natural sediments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiufang Zhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8099,51 +8099,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Galera Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Chottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">n°15-0157/1A, RECORD. 2017, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -8178,51 +8178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'effluents gazeux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8285,51 +8285,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la mobilisation potentielle de l'arsenic et d'autres constituants inorganiques présents dans les sols issus d'un site minier aurifère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ingénierie de l'environnement. INSA LYON, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8388,51 +8388,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale de matrices complexes en vue d’une potentielle valorisation - Application au biogaz et aux sédiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. INSA LYON; Université claude Bernard Lyon 1, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8540,51 +8540,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F822B76"/>
+    <w:nsid w:val="61B8F9C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8771,51 +8771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chatain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2349-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert Mil&#232;na" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedoldi Damien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiufang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardel Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-026-04248-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mihaela Neculita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1578-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouamrane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957727v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6869-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4323-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.197" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1233-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3T0ND35-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clervil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWFH6RX4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00912787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124378v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giroud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.7.4085-4087.1989" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camacho Patricia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824004-5.00023-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124451v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02124420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chatain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2349-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert Mil&#232;na" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedoldi Damien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiufang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardel Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-026-04248-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mihaela Neculita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1578-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouamrane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6869-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4323-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.197" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1233-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3T0ND35-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clervil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWFH6RX4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00912787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124378v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giroud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.7.4085-4087.1989" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camacho Patricia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824004-5.00023-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124451v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02124420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>