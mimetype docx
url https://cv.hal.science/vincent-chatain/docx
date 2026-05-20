--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1,8485 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8433 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:138.62815884477px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Chatain </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des Universités, section CNU n° 32.Laboratoire DEEP (Déchets Eaux Environnement Pollutions) / Département FIMI (Formation Initiale aux Métiers d’Ingénieur) – INSA Lyon.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2349-873X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087273195</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=5j0BB3kAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stormwater sediment composition: bio-physico-chemical signature of organic-rich sediments and practical implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chabert Milèna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tedoldi Damien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhan Qiufang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gautier Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fardel Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 26 (3), pp.80. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-026-04248-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05568698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-depth characterization of sediment contamination in stormwater infiltration basins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Winiarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blue-Green Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6 (1), pp.1-19. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2166/bgs.2023.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04440355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace metal elements vaporization and phosphorus recovery during sewage sludge thermochemical treatment – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 424, pp.127360. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jhazmat.2021.127360⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03475927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge thermochemical treatment with MgCl2: Preparation conditions impact on trace metal elements vaporization and phosphorus recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100652. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scp.2022.100652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of Lagrangian Discrete Phase Model and sediment physico-chemical characteristics for the prediction of the distribution of trace metal contamination in a stormwater detention basin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc-Biscarat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 698, pp.134263. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of how contaminants arise in a dredged marine sediment and analysis of the effect of natural weathering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouzahzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 624, pp.323-332. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of biogeochemical reactivity of fresh and weathered contaminated dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Mihaela Neculita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (2), pp.543-556. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-016-1578-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du cycle de vie (ACV) d’une filière de valorisation terrestre de sédiments de dragage marins contaminés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juncheng Bai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, N°73 - mai 2017, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01539274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial distribution and leaching behavior of pollutants from phosphogypsum stocked in a gypstack: Geochemical characterization and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 193, pp.567-575. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2017.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and Temporal Stability of Major and Trace Element Leaching in Urban Stormwater Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Journal of Soil Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 07 (11), pp.347-365. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/ojss.2017.711025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pH and Eh effects on phosphorus fate in constructed wetland's sludge surface deposit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Simidoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sanglar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 183, part 1, pp.175-181. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01372681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of the reuse of total and processed contaminated marine sediments as fine aggregates in cemented mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Bouamrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouzahzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 112, pp.892-902. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.02.186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental evaluation of dredged sediment submitted to a solidification stabilization process using hydraulic binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouzahzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (17), pp.17142-17157. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6869-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01957727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization and modeling of arsenic behavior in a highly contaminated mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-5203-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative coupling between column leaching and oxygen consumption tests to assess behavior of contaminated marine dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouzahzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 22 (14), pp.10943-10955. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-4323-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of nalidixic acid onto micrometric and nanometric magnetites: experimental study and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cimetiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Giraudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 299, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2014.01.197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/537080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volatile Organic Silicon Compounds in Biogases: Development of Sampling and Analytical Methods for Total Silicon Quantification by ICP-OES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lebouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Scientific World Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.1 - 7. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/537080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05322044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the experimental leachability of copper, lead, and zinc in a harbor sediment and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.66-74. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1233-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00784538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of nalidixic acid onto sediments under batch and dynamic flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clervil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 335, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02424926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrolysis of polydimethylsiloxane fluids in controlled aqueous solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Laubie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ohannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68 (4), pp.813-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical study and leaching behavior of a stabilized harbor sediment with hydraulic binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Loustau Cazalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouzahzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.51-59. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1141-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00784714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and transport of aqueous FeII in a goethite-coated sand column under anoxic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.255-263. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02113501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption and transport of aqueous Fe(II) in a goethite-coated sand column under anoxic conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Geochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35, pp.255-263. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apgeochem.2013.04.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00914368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorption of nalidixic acid onto sediments under batch and dynamic flow conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Clervil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Usman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Emmanuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Hanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 335, pp.63-74. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemgeo.2012.10.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00912787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential mobilization of inorganic contaminants in a french harbor sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Borschneck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Giroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thévenin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.9. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation of arsenic from a mining soil in batch slurry experiments under bio-oxidative conditions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Gachet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Troadec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.1240-1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00077356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of experimentally induced reducing conditions on the mobility of arsenic from a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Hazardous Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 122 (1-2), pp.119-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of indigenous bacterial activity on arsenic mobilization under anaerobic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Moszkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 31 (2), pp.221-226. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envint.2004.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhanced solubilization of arsenic and 2,3,4,6 tetrachlorophenol from soils by a cyclodextrin derivative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hanna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Brauer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 57 (3), pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsenic behavior in mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Sánchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Moszkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 107, pp.289-292. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/jp4:20030298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation and role in pathogenicity of Erwinia chrysanthemi 3937 pectin methylesterase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Boccara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Bacteriology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 171 (7), pp.4085-4087. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/jb.171.7.4085-4087.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02718419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RISQUE DE REMOBILISATION DES ELEMENTS TRACES METALLIQUES DEPUIS DES SEDIMENTS ACCUMULES DANS UN OUVRAGE D'INFILTRATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Laafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Massolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, laboratoire Eau et Environnement de l'Université Gustave Eiffel, Oct 2024, Nantes (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04960243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai et validation d’une méthode opérationnelle de quantification des volumes et flux de sédiments de l’assainissement pluvial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milèna Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées doctorales en hydrologie urbaine 2024 (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bouguenais (44340), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signature géochimique des sédiments de bassins pluviaux : une comparaison France/Suède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelsey Flanagan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snezana Gavrić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Novatech 2023 : 11e Conférence internationale sur l'eau dans la ville</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04176790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chlorination during sewage sludge thermochemical treatment: phosphorus recovery and trace metal elements vaporization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Galey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élodie Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Ducom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a specific pollution in sediments of urban stormwater basins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Goldschmidt</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Lyon (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La signature géochimique urbaine des sédiments de bassins d’infiltration et de rétention des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Bacot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées Doctorales en Hydrologie Urbaine (JDHU)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03367866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron geochemistry in a contaminated urban soil dedicated to stormwater infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Sustainable Solid Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02399722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of natural weathering on the behavior of contaminants in a dredged marine sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Jardé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouzahzah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Applications of Multi-scale Approaches in Environmental chemistry (AMARE 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02106847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of waste to energy plants: quantifying total silicon in biogas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Galera Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Basset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Engineering for Waste and Biomass Valorisation (Waste Eng)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité biogéochimique de sédiments marins et fluviaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Burstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Salon POLLUTEC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparatif expérimental des méthodes de détermination du silicium total dans un biogaz et un biométhane.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Galera Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Beauvais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and chemical characterization of phosphogypsum before pretreatment and valorization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 14th International Conference AquaConSoil (Sustainable Use and Management of Soil, Sediment and Water Resources)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02065621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie du biogaz : mise en œuvre et évaluation sur site d’un nouvel analyseur infrarouge.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Fontseré Obis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Recherche Industrie Biogaz et Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical characterization of phosphogypsum to evaluate management options</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Turin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02060728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of the reuse of marine sediments as fine aggregatesin cemented mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Bouzahzah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphogypsum valorization as building material: mineralogical and chemical characterization before pretreatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bisone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on the Environmental and Technical Implications of Construction with Alternative Materials (WASCONV2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Santander, Spain. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Operational fractionation of arsenic in a mining soil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Gourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd World Mining Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two analytical methods toquantify volatile organo silicon compounds (VOSiCs) contentsin landfill biogas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Crest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camacho Patricia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ohannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 12th International WasteManagement and Landfill Symposium (Sardinia ’09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la matière organique de résidus de la gestion décentralisée des eaux usées domestiques et des eaux pluviales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milèna Chabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Lakel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Tedoldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Fardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Réunion des Géochimistes Organiciens Français (FROG6)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les filtres plantés de roseaux : une filière durable pour l'épuration des eaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Maciejewski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Banc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boram Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSA Campus Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02011155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bio-physicochemical reactivity of marine sediments after dredging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Meeting on Environmental Chemistry (EMEC 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Royat, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réactivité bio-physico-chimique de sédiments marins et fluviaux pour une meilleure gestion à terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bomin Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lior Burstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bayard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e Réunion des Géochimistes Organiciens Français (FROG4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Villeurbanne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The specificity of Fe and P speciation in urban soils dedicated to stormwater infiltration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Delolme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gonzalez-Merchan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geosciences Union (EGU) General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Vienna, Austria. 17, Geophysical Research Abstracts</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02025320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization/solidification of contaminated sediments: challenges and novelties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdellatif Elghali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostafa Benzaazoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Couvidat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Mihaela Neculita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Low Carbon Stabilization and Solidification of Hazardous Wastes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.93-112, 2022, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/b978-0-12-824004-5.00023-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biogas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassen Benbelkacem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Culleton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook on Characterization of Biomass, Biowaste and Related By-products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1085-1112, 2020, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-35020-8_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03453905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic « qualité » d’un biogaz en vue de sa valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Moletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthanisation (3° Éd.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lavoisier, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du biogaz et traitements épuratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ohannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R.Moletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2nd edition, Lavoisier Tec&amp;Doc, chap. 15, pp. 459-478, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation du biogaz et traitements épuratoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Ohannessian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Moletta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La méthanisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edition: 1, Éditions Tec &amp; Doc, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02124394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WO 2017021660 A1 - METHOD AND DEVICE FOR QUANTIFYING THE TOTAL SILICON CONTENT DUE TO VOLATILE SILICON-CONTAINING ORGANIC COMPOUNDS PRESENT IN A GAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Metivier-Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charly Germain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2017021660 A1. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">WO2006129007 - QUANTIFICATION OF TOTAL SILICON IN BIOGAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2006129007. 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban sediment: a specific geochemical signature compared to natural sediments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiufang Zhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gislain Lipeme Kouyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02989482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat des lieux et comparatif expérimental des méthodes de détermination du silicium total dans un biogaz et un biométhane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association Record</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Galera Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">n°15-0157/1A, RECORD. 2017, pp.208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'effluents gazeux complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Métivier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">13-0149/1A, RECORD; Insa de Lyon. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04555594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la mobilisation potentielle de l'arsenic et d'autres constituants inorganiques présents dans les sols issus d'un site minier aurifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingénierie de l'environnement. INSA LYON, 2004. Français. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02124420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de matrices complexes en vue d’une potentielle valorisation - Application au biogaz et aux sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. INSA LYON; Université claude Bernard Lyon 1, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04969675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId207"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8540,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="61B8F9C5"/>
+    <w:nsid w:val="8EFBF7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8771,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chatain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2349-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568698v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert Mil&#232;na" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedoldi Damien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiufang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mathieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardel Alexandre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-026-04248-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956525v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.130" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mihaela Neculita" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1578-z" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308108v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouamrane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.186" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957727v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6869-9" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308094v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4323-z" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953734v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.197" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784538v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1233-1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3T0ND35-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424926v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clervil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.041" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWFH6RX4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113501v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.017" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00912787v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124378v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giroud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3124" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718419v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.7.4085-4087.1989" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291660v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308365v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camacho Patricia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654380v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824004-5.00023-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124451v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124394v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02124420v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chatain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2349-873X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087273195" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=5j0BB3kAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568698v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabert Mil&#232;na" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tedoldi Damien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Qiufang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Mathieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fardel Alexandre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-026-04248-2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440355v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tedoldi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couvidat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gautier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiufang Zhan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Winiarski" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/bgs.2023.039" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475927v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Galey" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boram Kim" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2021.127360" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Ducom" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Andr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2022.100652" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02292220v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Zhu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Blanc-Biscarat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Delolme" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134263" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956525v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bouzahzah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Benzaazoua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957712v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Mihaela Neculita" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genty" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-016-1578-z" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01539274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juncheng Bai" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3564" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bisone" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2017.02.055" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Drapeau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ojss.2017.711025" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01372681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Simidoff" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanglar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.064" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308108v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Bouamrane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.02.186" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6869-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307874v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bayard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-5203-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308094v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fan Zhang" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-4323-z" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953734v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Usman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cimetiere" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraudet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2014.01.197" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307875v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chottier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Julien" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dumont" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lebouil" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/537080" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322044v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Borschneck" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1233-1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S3T0ND35-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424926v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Clervil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Usman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Emmanuel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chatain" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hanna" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2012.10.041" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DWFH6RX4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962412v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laubie" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ohannessian" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Germain" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00784714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loustau Cazalet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1141-4" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CKGGQR24-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113501v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeochem.2013.04.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00914368v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Hanna" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00912787v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124378v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Giroud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Th&#233;venin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3124" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077356v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gachet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Troadec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Gourdon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952772v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Sanchez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moszkowicz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043224v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bayard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envint.2004.09.019" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RXHGJMX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043286v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Brauer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Germain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123189v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. S&#225;nchez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moszkowicz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:20030298" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02718419v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boccara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.171.7.4085-4087.1989" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960243v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Laafar" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Massolo" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930382v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#232;na Chabert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Lakel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fardel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gislain Lipeme Kouyi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176790v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelsey Flanagan" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Snezana Gavri&#263;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790581v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Andre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03291660v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Bacot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367866v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399722v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02106847v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Jard&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087067v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Metivier-Pignon" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Galera Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Basset" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025377v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Burstein" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087090v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M&#233;tivier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065621v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087099v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Fontser&#233; Obis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060728v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308374v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124349v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Crest" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camacho Patricia" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02011155v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Maciejewski" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Kania" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Banc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047764v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047653v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bomin Fu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02025320v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Legendre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gonzalez-Merchan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654380v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Elghali" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Taha" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-824004-5.00023-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453905v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Benbelkacem" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Culleton" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-35020-8_10" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124451v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124364v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02124394v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Germain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307476v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989482v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Aubin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087108v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Association Record" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555594v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02124420v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04969675v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>