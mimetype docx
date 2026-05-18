--- v1 (2026-04-13)
+++ v2 (2026-05-18)
@@ -1819,50 +1819,258 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compétitivité et emplois à la production dans les secteurs bovins français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (4), pp.261-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4609⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’hétérogénéité des revenus des actifs non salariés au sein de l’agriculture française : un regard au travers de deux grilles typologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 378, pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9410⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’hectare ou l’employé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1871,10749 +2079,10541 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 383, pp.35-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...21 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’UE, puissance alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Projet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 383, pp.57-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.100283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100283⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review: International trade in animal products and the place of the European Union: main trends over the last 20 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2021.100289⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et comment réguler la production et la consommation de produits animaux ? Le cas de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.191-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03507582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hétérogénéité, déterminants et soutien du revenu des agriculteurs français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Desjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49, pp.5-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03405184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : analyse comparée sur 15 ans d’indicateurs issus du Rica et de la MSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Delame</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 378, pp.57-75. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9410⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Patrick Veysset</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03516957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revenus agricoles, aides directes et future PAC : focus sur les exploitations françaises de ruminants et de grandes cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE Productions Animales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (4), pp.261-282. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.4.4609⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 34 (3), pp.173-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réquillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépendance de l'Afrique de l'Ouest aux importations de produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2020.33.2.4027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le développement du secteur laitier et sa durabilité dans différentes parties du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Taher Srairi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Corniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Aubron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (3), pp.339-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.3.2561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02423294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation des marchés en productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.111-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les performances économiques de l’élevage européen : de la « compétitivité coût » à la « compétitivité hors coût »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 32 (2), pp.171-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.2.2479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02327577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les relations commerciales agroalimentaires de la Russie avec l’Union européenne, l’embargo russe et les productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Le Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (2), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2018.31.2.2317⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02020864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La libéralisation des marchés laitiers : quelles réponses des acteurs économiques et des politiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Baritaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (364), pp.7-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.5484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur laitier français est-il compétitif face à la concurrence européenne et mondiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Mercier Gouhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 364, pp.109-127</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une typologie pour représenter la diversité des territoires d’élevage en Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Hercule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Piet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.285-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échanges de bovins vivants et de viande bovine dans le monde et dans l’UE : trajectoires productives et commerciales des principaux pays impliqués</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (3), pp.199-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Irlande, un territoire porté par l’élevage laitier dans des conditions de milieu favorable et de marchés incertains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Horan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (4), pp.321-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/productions-animales.2017.30.4.2263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce international, européen et français des produits laitiers : évolutions tendancielles et dynamiques concurrentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (3), pp.143-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques économiques de la spécialisation productive du territoire agricole français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 36, pp.27-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des quotas laitiers, un enjeu territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue foncière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 4, pp.20-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration spatiale des productions animales: peut-il en être autrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tech Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des quotas laitiers, entre craintes et espoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 225, pp.7-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02629818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration spatiale des productions animales: peut-il en être autrement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techni Porc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Septembre-Octobre (25), pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01244500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fin des quotas : rupture ou continuité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ennifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chambres d'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1043, pp.17-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétitivité de la filière volaille de chair française : entre doutes et espoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Magdelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Tregaro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (5), pp.411-428</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécialisation territoriale et concentration des productions animales européennes : état des lieux et facteurs explicatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (1), pp.5-22</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des exploitations et des territoires laitiers français face à la fin des quotas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Caillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Ennifar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.57-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of price volatility of mineral fertilisers: possible issues for European farmers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Agricultural Resources, Governance and Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.344-361</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur laitier français à la croisée des chemins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lelyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (2), pp.71-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The first pillar direct payments in the next CAP (post 2015). A French point of view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Medit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (3), pp.11-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les engrais minéraux dans les exploitations agricoles françaises et européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lecuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 333, pp.147-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.3845⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concentration géographique et intensification de la production laitière en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejla Ben Arfa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lelyon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 35 (11-12), pp.2073-2090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/esag.2013.1132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644157v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fin des quotas laitiers, contractualisation et stratégies productives : enseignements d’une modélisation bioéconomique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lelyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (1), pp.67-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réorientation des soutiens directs à l’agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4-5 / 2011, pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les propositions législatives de réforme de la PAC (octobre 2011) : premiers éléments d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6/2011, 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les logiques économiques de la spécialisation productive du territoire agricole français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22, pp.185-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/fchc-6504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Price volatility, market regulation and risk management: challenges for the future of the CAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Agricultural Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1, pp.33-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes and adaptations of agriculture and agro food sector in France (Anglais)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jacquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGAPanalyse Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques et dynamique des systèmes de production : comment concilier défi alimentaire, compétitivité et environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.105-115</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462651v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutations et adaptations de l’agriculture et de l’agro-alimentaire en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jacquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DGAPanalyse Frankreich</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7, pp.1-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan de santé de la PAC et le rééquilibrage des soutiens à l’agriculture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 323, pp.4-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.3021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02642842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le budget de la PAC et le ciblage des aides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 383, pp.57-60</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 321, pp.52-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pro.321.0052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupling and prices: determinant of dairy farmers’ choices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lelyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92 (1), pp.47-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réformer la PAC dans un contexte budgétaire difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Problèmes économiques. Hors-série</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3022, pp.22-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospects for the European beef sector over the next 30 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hocquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.20870/productions-animales.2021.34.3.4912⟩</w:t>
+              <w:t xml:space="preserve">Animal Frontiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.20-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2527/af.2011-0014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Decoupling and prices: determinant of dairy farmers’ choices?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lelyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 92, pp.47-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La PAC et ses mécanismes actuels et futurs de régulation des marchés agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Notes et Etudes Socio-Economiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 49, pp.5-40</w:t>
+              <w:t xml:space="preserve">, 2010, 34, pp.7-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les producteurs d’ovins et les éleveurs laitiers extensifs sont les principaux bénéficiaires de l’application française du bilan de santé de la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 23 (3), pp.243-254</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faim dans le monde, le commerce et les politiques agricoles. 1) Des règles à l’OMC sur l’agriculture sont nécessaires, mais le commerce n’est pas tout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.9-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.101.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transformation du contexte économique du secteur laitier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Point vétérinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 41, pp.123-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faim dans le monde, le commerce et les politiques agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.3-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.101.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La faim dans le monde, le commerce et les politiques agricoles. 2) Pour une intervention publique ambitieuse en agriculture, avec davantage de coordinations internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgard Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 25 (1), pp.41-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfe.101.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les recherches pour l’avenir de la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Chabriat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 14, pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evolution structurelle et économique des exploitations laitières du nord de l’Union européenne de 1990 à 2005 : des trajectoires contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 197, pp.25-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan de santé de la PAC : un effet positif pour les exploitations françaises de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49, pp.106-114</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché des produits laitiers, de l’euphorie conjoncturelle aux réalités structurelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin des G.T.V.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 45, pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production laitière dans les régions de l’arc Atlantique européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pflimlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (5), pp.427-440</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Localisation des productions agricoles dans l'UE. L'enjeu de l'évolution des politiques agricole et commerciale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevassus-Lozza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chambres d'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 969, pp.24-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le bilan de santé de la PAC, le découplage et l’élevage en zones difficiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6, pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du bilan de santé à la refondation de la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mauguin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terra Nova : Think Tank</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations laitières du nord de l’UE : divergence des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2-3, pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivité et rémunération du travail dans les exploitations laitières du nord de l’Union européenne : divergence des modèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier Economie de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 364, 83 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le marché international, communautaire et national de la viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Info Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 106, pp.14-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soutiens budgétaires à l’agriculture communautaire et nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 98, pp.11-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le découplage et les droits à paiement unique dans les exploitations laitières et bovins-viande en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78, pp.54-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le découplage et les droits à paiement unique dans les exploitations laitières et bovins-viande en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78, pp.53-80</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01201118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le régime de paiement unique et l'agriculture de montagne en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25, pp.79-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes de production agricole. Diversité et dynamiques. Introduction. Numéro thématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pluvinage</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 378, pp.37-56. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.9402⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 288, pp.5-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.2693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681706v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les soutiens directs et le découplage dans les exploitations agricoles de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 288, pp.40-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.2697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résultats économiques : des comparaisons en faveur de la bio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Chitrit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Duclos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biofil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 40, pp.12-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'occupation du territoire européen par les exploitations laitières et l'intensification de leurs systèmes techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jacquerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 181, pp.29-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...360 lines deleted...]
-                <w:t xml:space="preserve">Aurelie Trouvé</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des exploitations professionnelles du type bovins-viande dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Le Bris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 2 (364), pp.7-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.5484⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 288, pp.9-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.2697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Gérard You</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle PAC et les soutiens directs aux exploitations françaises de grandes cultures : paiement unique, régionalisation et modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oléagineux, Corps Gras, Lipides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 11 (4-5), pp.309-317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl.2004.0309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations agricoles non professionnelles en 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wavresky</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agreste Cahiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, pp.25-34</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révision à mi-parcours de la PAC (juin 2003) et les exploitations laitières françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4-5/3, pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viande bovine : l'Union européenne doit tirer profit de la taille de son marché intérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 23 (4), pp.103-112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des exploitations laitières européennes et les effets différenciés de la réforme de la PAC de juin 2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jacquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (4), pp.315-333</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production et les échanges de viande bovine dans le monde et dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (5), pp.365-380</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672718v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une gestion intégrée agriculture-environnement ? Diagnostic, solutions, perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.129-152</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élevage bovin et l'environnement en France : le diagnostic justifie-t-il des alternatives techniques?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (4), pp.231-249</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture contre l'environnement ? Diagnostic, solutions et perspectives économiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amedee Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales des mines - Série Responsabilité et environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30, pp.37-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01931643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevage bovin et environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 23, pp.93-128</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les négociations agricoles multilatérales des cycles de l’Uruguay et de Doha : bilan et perspectives pour les productions animales européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (5), pp.301-316</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La consommation de viande bovine dans le monde et dans l'Union européenne : évolutions récentes et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Le Bris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (5), pp.381-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02672719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations laitières dans l'Union européenne : éléments de comparaison entre bassins de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Jacquerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier Economie de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 328, pp.1-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production laitière dans les montagnes françaises : une dynamique particulière pour les Alpes du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 16 (1), pp.61-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides directes aux exploitations agricoles européennes suite aux réformes de la PAC (1992 et Agenda 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15, pp.7-51</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations laitières françaises sont-elles assez performantes pour faire face à une baisse du prix du lait?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (1), pp.17-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agenda 2000 et modulation des aides directes de la PAC en Allemagne et en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kleinhanss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 364, pp.109-127</w:t>
+              <w:t xml:space="preserve">, 2002, 268-269, pp.159-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes ovins viande dans l'Union européenne : une comparaison France-Royaume-Uni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de Rancourt</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Options Méditerranéennes. Série B : Etudes et Recherches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 39, pp.95-99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les échanges de bovins vivants et de viande bovine dans le monde et dans l’UE : trajectoires productives et commerciales des principaux pays impliqués</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité des exploitations laitières françaises et leurs écarts de performances économiques : des situations contrastées dans une hypothèse de baisse du prix du lait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 30 (3), pp.199-218</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 1-2/01, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...512 lines deleted...]
-                <w:t xml:space="preserve">Marie Carlier</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elevage bovin : prospective 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bontron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
-          </w:p>
-[...175 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chambres d'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 1043, pp.17-20</w:t>
+              <w:t xml:space="preserve">, 2001, 897, pp.11-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Yves Tregaro</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation von direktzahlungen im rahmen der Agenda 2000 : eine vergleichende analyse zwischen Frankreich und Deutchland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Kleinhanss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (5), pp.411-428</w:t>
+              <w:t xml:space="preserve">Berichte über Landwirtschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 79 (3), pp.337-347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671147v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modulation des aides directes à l'agriculture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28 (1), pp.5-22</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 5/99, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...93 lines deleted...]
-                <w:t xml:space="preserve">Gérard You</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modulation von Direktzahlungen im Rahmen der Agenda 2000 - Eine vergleichende Analyse zwischen Frankreich und Deutsland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Kleinhanss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 221, pp.57-68</w:t>
+              <w:t xml:space="preserve">Landbauforschung Völkenrode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 50 (3/4), pp.203-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...69 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prospective 2020 dans le secteur européen de l'élevage bovin : lait-viande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Bontron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Agricultural Resources, Governance and Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 10 (4), pp.344-361</w:t>
+              <w:t xml:space="preserve">Dossier Economie de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, sp, pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Gérard You</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations d'élevage herbivore dans l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Vard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 26 (2), pp.71-94</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 13 (3), pp.201-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Herve Guyomard</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La nouvelle réforme de la PAC (Agenda 2000) : baisse modérée des revenus et accroissement des aides directes pour les producteurs français de viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Medit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (3), pp.11-19</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 12 (3), pp.171-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Karine Daniel</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agenda 2000 : premières évaluations sur les élevages laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réussir. Lait Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 115, pp.21-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des mesures agri-environnementales sur le revenu des exploitations agricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 333, pp.147-157. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.3845⟩</w:t>
+              <w:t xml:space="preserve">, 1999, 249, pp.19-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ecoru.1999.5056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lelyon</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La modulation des aides directes : un des enjeux de la réforme de la PAC (Agenda 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economies et Sociétés. Série AG Systèmes agroalimentaires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Purpan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 190, pp.3-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Herve Guyomard</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conséquences du projet Agenda 2000 sur le montant des aides directes aux exploitations agricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 251, pp.44-44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02693676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des propositions de réforme de la PAC (Agenda 2000) sur les systèmes d'élevage bovin français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 11 (2), pp.107-113</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison européenne du projet Agenda 2000 sur le revenu des exploitations spécialisées en lait, viande bovine et grandes cultures : premiers résultats de simulations établies sur la base du RICA communautaire de 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 7, pp.61-98</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulation, dans le cadre de l'Agenda 2000, d'un rééquilibrage des aides directes privilégiant les soutiens à la gestion de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bazin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 247, pp.50-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des systèmes d'élevage bovin en France et leur contribution à la production nationale de viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chambres d'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 857 supplément, pp.25-36</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture des pays membres de l'Union européenne à la veille de la réforme de la PAC de 1992</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hairy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Notes et Etudes Economiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 5, pp.53-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686999v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La production européenne de viande bovine : répartition entre les régions et les types d'exploitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chambres d'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 857, pp.21-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les systèmes d'élevage bovin en France : Une approche descriptive et quantitative au travers du RICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossier Economie de l'Elevage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 264, pp.1-20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02691729v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La diversité des systèmes d'élevage bovin en France et leur contribution à la production de viande bovine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kempf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10 (3), pp.227-240</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations bovines françaises sont parmi les plus extensives de l'Union européenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 9 (4), pp.273-284</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694440v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'élevage bovin en Union européenne : grande diversité d'intensification et de dimension économique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 4-5 / 2011, pp.1-3</w:t>
+              <w:t xml:space="preserve">, 1996, 3, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...6892 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02685346v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02694440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations allaitantes dans les pays membres de l'Union européenne</w:t>
               </w:r>
@@ -14322,204 +14322,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les grands défis de la filière laitière bovine française à l'horizon 2020. Synthèse d'un entretien avec deux experts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les filières animales françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1ère Ed., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse agricole, 978-2-7430-1509-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01210704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le revenu dans les exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des campagnes de l'ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 299 p., 2014, 978-2-7535-3373-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02793318v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01210704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC, vers une nouvelle réforme</w:t>
               </w:r>
@@ -14771,165 +14771,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The distributional structure of green box subsidies in the European Union and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural subsidies in the WTO Green Box. Ensuring coherence with sustainable development goals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cambridge University Press, 2009, 978-0-521-51969-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822742v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La PAC : au lendemain du bilan de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'état de la France 2009-2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions la Découverte, 2009, Etat de la France, 978-2-7071-5796-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814462v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02822742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparités régionales des soutiens budgétaires et des aides directes à l’agriculture en France</w:t>
               </w:r>
@@ -15539,50 +15539,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La PAC, une histoire longue parsemée de réformes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'état de la France 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La Découverte, 2004, 2-7071-4328-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02833958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les aides directes aux exploitations agricoles européennes : l'inégale répartition des soutiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15594,149 +15663,80 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La politique agricole commune : anatomie d'une transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2-7246-0904-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de Sciences Po</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02827877v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02833958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aides directes aux exploitations agricoles européennes et françaises depuis la réforme de 1992</w:t>
               </w:r>
@@ -17103,112 +17103,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’économie porcine et ses concurrents dans un contexte international en mouvance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Porc Show</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre des Congrès de Québec (Canada), Dec 2025, QUEBEC, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performances économiques et dispersion des revenus agricoles en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication dans le cadre des séances de l’Académie d’Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d’Agriculture de France, May 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05430692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’agriculture biologique et les produits animaux bio en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication dans le cadre des séances de l’Académie d’Agriculture de France.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d’Agriculture de France, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le revenu des agriculteurs en France : mesure, évolution et dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17224,264 +17362,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication dans le cadre des Agrowebinaires ACTA (Association de coordination technique agricole)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agreenium; Académie d’Agriculture; ACTA, May 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La compétitivité des exploitations françaises et leur résilience face aux chocs climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« État de l’agriculture 2025 - Changement climatique et compétitivité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, l’Académie d’Agriculture de France (AAF), Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430630v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05430219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends and prospects for livestock farming in France</w:t>
               </w:r>
@@ -18833,1018 +18833,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regard sur la situation actuelle des marchés et l’impact de la guerre en Ukraine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence dans le cadre du Podcast « La voix de l’élevage » du Salon International de l’Elevage (SPACE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPACE, Apr 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03943676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échanges mondiaux, européens et français d'oléagineux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France. pp.1-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'internationalisation des marchés agricoles et la place de l'UE-27 et de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Audition par la Commission des Affaires économiques du Sénat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SENAT, Mar 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Politique Agricole Commune (PAC) : historique et enjeux des réformes successives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La PAC dans tous ses États</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Confédération Nationale de l'Élevage; Institut de l'Élevage, Nov 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'agriculture européenne face au défi alimentaire mondial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence réalisée pour la Maison de l'Europe de Nantes dans le cadre de son cycle de géopolitique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Europa Nantes; Maison de l'Europe; Europe Direct, Oct 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03944456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Politique Agricole Commune (PAC) : historique et enjeux des réformes successives</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les échanges mondiaux, européens et français d'oléagineux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La PAC dans tous ses États</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Confédération Nationale de l'Élevage; Institut de l'Élevage, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">26. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDELE; INRAE, Dec 2022, Paris, France. pp.122-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'internationalisation des marchés agricoles et la place de l'UE-27 et de la France</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétitivité des filières agroalimentaires françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audition par la Commission des Affaires économiques du Sénat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SENAT, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">, SENAT, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évolution et hétérogénéité du revenu des producteurs français de lait de vache</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IDELE; INRAE, Dec 2022, Paris, France. pp.337_341</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité des revenus des actifs non salariés au sein de l'agriculture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontre SFER "Les revenus agricoles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFER; INRAE, Feb 2022, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les diversités agricoles et rurales au défi de l’agriculture de firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance plénière de l’Académie d’Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie d’Agriculture de France, Feb 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La voie de la certification environnementale d’accès à l’éco-régime français dans la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lassalas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Regard sur la situation actuelle des marchés et l’impact de la guerre en Ukraine</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétitivité de la filière laitière européenne et française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence dans le cadre du Podcast « La voix de l’élevage » du Salon International de l’Elevage (SPACE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SPACE, Apr 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire des enseignants du challenge France Terre de lait des lycées agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNIEL - Centre national interprofessionnel de l'économie laitière, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...451 lines deleted...]
-                <w:t xml:space="preserve">Hervé Guyomard</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le commerce extérieur de l'UE-27 en produits agricoles et agroalimentaires entre 2000 et 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Journées de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France. pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03937867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why and how to regulate animal production and consumption: the case of the European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohra Bouamra-Mechemache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Delaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Peyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des enseignants du challenge France Terre de lait des lycées agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNIEL - Centre national interprofessionnel de l'économie laitière, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thierry Pouch</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03215198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture française à la croisée des chemins. Compétitivité sur les marchés - Performances économiques des exploitations - Future PAC, diversité des attentes et défi générationnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16. Journées de Recherches en Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Dec 2022, Clermont-Ferrand, France. pp.1-32</w:t>
+              <w:t xml:space="preserve">Audition dans le cadre d'une Mission d’information de la Commission des affaires économiques sur le secteur coopératif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Assemblée Nationale, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pandémie de Covid-19, l'économie agricole internationale et les filières animales : le cas de la Chine, des Etats-Unis et de l'UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -19873,251 +20067,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAe; CIRAD; INP-ENSAT, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514941v1</w:t>
-              </w:r>
-[...192 lines deleted...]
-                <w:t xml:space="preserve">hal-03522462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Deal et PAC : quelle compatibilité ?</w:t>
               </w:r>
@@ -20336,51 +20336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20448,90 +20448,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétitivité et emplois à la production dans les secteurs bovins français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journée de Recherches en Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20608,51 +20608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comité des utilisateurs du Rica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RICA, Apr 2021, Webinaire, France</w:t>
@@ -20852,221 +20852,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La filière laitière française face à la concurrence européenne et mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FNIL - Conseil d'administration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03205225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les indicateurs de revenu dans les exploitations agricoles en France : une analyse comparée sur 15 ans entre les données du RICA et celles de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. Journées de Recherches en Sciences Sociales - JRSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFER; INRAE; CIRAD, Apr 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206915v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03205225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les produits low-cost dans l'internationalisation des marchés agro-alimentaires : le cas des exportations européennes de poudres lactées MGV en Afrique de l'Ouest</w:t>
               </w:r>
@@ -21154,165 +21154,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La compétitivité du secteur agroalimentaire français face à la concurrence européenne et mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Commission agriculture du Conseil Economique, Social, et Environnemental (CESE) des Pays de la Loire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Conseil Economique, Social, et Environnemental (CESE) des Pays de la Loire., Sep 2020, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compétitivité des filières animales françaises face à la concurrence européenne et mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'élevage français aux défis du renouvellement des générations et de la compétitivité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France, May 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03213859v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03209847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC, pacte vert et élevage</w:t>
               </w:r>
@@ -21784,217 +21784,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Productions agricoles territoriales et marchés mondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agriculture et alimentation : comment changer de paradigme ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IHEDATE (Institut des Hautes Etudes d’Aménagement des Territoires), Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compétitivité et l'attractivité du secteur bovin en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Veysset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Rencontres Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage; INRAE, Dec 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03215899v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03209649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planète laitière et la place de l’Afrique de l’Ouest dans la consommation, la production et les échanges de produits laitiers</w:t>
               </w:r>
@@ -22263,316 +22263,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La planète laitière et la place de l’Afrique de l’Ouest dans la consommation, la production et les échanges de produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.Rencontres internationales : "Le lait, vecteur de développement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agreenium. FRA., Jun 2019, Dakar, Sénégal. 32 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoires du secteur laitier européen et français après la fin des quotas laitiers : bilan, perspectives et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche de la Faculté d'Agriculture de l'Université Laval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Laval. CAN., Nov 2019, Laval, Canada. 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les graines de lin améliorent les performances des élevages. Chez la vache laitière et sa génisse : des effets favorables sur la production de lait et la reproduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bareille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.Rencontres internationales : "Le lait, vecteur de développement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agreenium. FRA., Jun 2019, Dakar, Sénégal. 32 p</w:t>
+              <w:t xml:space="preserve">Salon international des Productions Animales - Space 2019 - Les rendez-vous de l'Inra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’internationalisation des marchés agroalimentaires : la place de la filière porcine et de l’UE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum stratégique des éleveurs de porcs du Québec</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les éleveurs de porcs du Québec. Québec, CAN., Nov 2019, Québec, Canada. 58 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439969v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02786333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La PAC de l’après-2020 : éclairages de la recherche</w:t>
               </w:r>
@@ -23423,165 +23423,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01904409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le secteur laitier à l’échelle du monde, de l’UE et de l’Algérie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres du PAI lait de Setif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Banque mondiale. Sétif, DZA., Apr 2017, Sétif, Algérie. 80 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La compétitivité de l’agriculture française face à la concurrence européenne et mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres économiques : « quel avenir pour l’agriculture en France ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Economie et des Finances (MINEFI). FRA., Feb 2017, Paris, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585731v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01585741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’agriculture française face à la concurrence européenne et mondiale</w:t>
               </w:r>
@@ -23975,273 +23975,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01585739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La filière porcine européenne : évolutions récentes, enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum stratégique sur l'avenir de la production porcine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération des Eleveurs de Porc du Québec. CAN., Nov 2016, Québec, Canada. 58 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02795671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le commerce extérieur de la France dans le secteur bovin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rencontres Recherches Ruminants (3R). FRA., Dec 2016, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential development of the dairy sector in the context of price volatility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lascurettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Castaneda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kobus Mulder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual congress European Dairy Association (EDA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Dairy Association (EDA)., Dec 2016, Nice, France. 89 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801265v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02795671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agriculture française en perte de vitesse face à la mondialisation ?</w:t>
               </w:r>
@@ -24365,51 +24365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le secteur laitier français est-il compétitif face à la concurrence européenne et mondiale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24480,264 +24480,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les filières animales françaises face à la concurrence européenne et mondiale : Bilan, perspectives et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire SSD du département PHASE de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Paris, France. 39 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Localisation et dynamiques de concentration des productions animales en Europe : état des lieux et facteurs explicatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Roguet</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER "Structures d'exploitation et exercice de l'activité agricole : continuités, changements ou ruptures ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Rennes, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des exploitations et des territoires laitiers français face à la fin des quotas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25021,51 +25021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations laitières françaises sont-elles compétitives ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25323,51 +25323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des exploitations et des territoires laitiers français face à la fin des quotas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25608,51 +25608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lelyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25986,165 +25986,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réforme de la PAC et les aides directes : pourquoi, pour qui, comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Salon International de l'Agriculture (SIA) 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Paris, France. 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’agriculture française et la réforme de la PAC : bilan, perspectives et défis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de la section n°2 du CGAAER (Conseil Général de l’Alimentation, de l’Agriculture et des Espaces Ruraux)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. 101 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809017v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02810185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réforme de la PAC : quels enjeux pour les productions animales dans l’Ouest?</w:t>
               </w:r>
@@ -26307,64 +26307,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Carlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. Rencontres Recherches Ruminants (3R)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -27190,876 +27190,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Politiques et dynamique des systèmes de production: comment concilier défi alimentaire, compétitivité et environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6. Entretiens du Pradel : défi alimentaire et agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française d'Agronomie (AFA). FRA., Sep 2011, Mirabel, France. 21 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Élevages laitiers, territoires de l’Ouest de la France et prairies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Rendez-vous de l'INRA au SPACE 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Rennes, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02802508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Politiques et dynamique des systèmes de production: comment concilier défi alimentaire, compétitivité et environnement ?</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Market policy and risk and crisis management instruments in the post-2013 CAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Parliament, workshop of Committee on Agriculture and Rural Development (plenary session)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Parlement Européen. BEL., Feb 2011, Brussels, Belgium. 46 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Price volatility, market regulation and risk management: challenges for the future of the CAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire IFRI et DGAP. Dialogue d’avenir franco-allemand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Français des Relations Internationales (IFRI). FRA., Jul 2011, Berlin, Germany. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The CAP health check in France: a significant redistribution of payments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OCDE workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation de Coopération et de Développement Economiques (OCDE). FRA., Mar 2010, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1787/9789264097070-13-en⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">European agriculture and the future reform of the Common Agricultural Policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar European agriculture and CAP Reform</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Policy Research Institute, Ministry of Agriculture, Forestry and Fisheries (PRIMAFF). JPN., Dec 2011, Tokyo, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forces et faiblesses du secteur laitier du Grand Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">48. Salon international de l'agriculture (SIA) « Agriculture et alimentation : le modèle français »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. 3 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture et l'agroalimentaire en France : Bilan et perspectives face à la volatilité des prix et à la mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Agricole du Crédit Agricole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France. 35 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02802721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The impact of decoupling and price variation on dairy farmers’ strategy: overview of theoretical and real effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lelyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Evaluation of CAP Reform at Disaggregated Level. OECD Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Organisation de Coopération et de Développement Economiques (OCDE). FRA., Mar 2010, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et dynamique des systèmes de production : Comment concilier défi alimentaire, compétitivité et environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Entretiens du Pradel : défi alimentaire et agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Française d'Agronomie (AFA). FRA., Sep 2011, Mirabel, France. 21 p</w:t>
+              <w:t xml:space="preserve">, Sep 2011, Mirabel, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suppression des quotas laitiers et contractualisation : une réflexion sur les stratégies productives par modélisation mathématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lelyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Parliament, workshop of Committee on Agriculture and Rural Development (plenary session)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Parlement Européen. BEL., Feb 2011, Brussels, Belgium. 46 p</w:t>
+              <w:t xml:space="preserve">4. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...564 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La productivité, l’efficacité économique et les soutiens directs aux exploitations agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compétitivité et environnement :le défi agricole, un rôle pour la PAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02813536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique agricole et stabilisation des revenus : en cas de crise d’excédent, aide directe ou retrait du marché ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -28075,152 +28170,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Pluriagri : l'agriculture face à l’incertitude des marchés. Quels enseignements de la recherchepour la politique agricole ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pluriagri. FRA., Oct 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814233v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02751138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le bilan de santé de la PAC en France : une profonde redistribution budgétaire ?</w:t>
               </w:r>
@@ -28420,50 +28420,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la suppression des quotas laitiers à une contractualisation entre les producteurs et les transformateurs : quelles implications productives pour les éleveurs de l’Ouest ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lelyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’application française du bilan de santé de la PAC : une réorientation des soutiens favorable aux éleveurs d’herbivores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -28472,253 +28567,158 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales des GTV: Le nouveau-né Abord individuel et gestion sanitaire du troupeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...45 lines deleted...]
-                <w:t xml:space="preserve">Karine Daniel</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application française du bilan de santé de la PAC : un transfert limité pour l'élevage, mais une véritable réévaluation pour l'herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...106 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
@@ -29354,51 +29354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles de production et performances économiques des exploitations laitières européennes jouxtant l'océan atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Pflimlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29639,51 +29639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des trajectoires structurelles et économiques (1990-2005) contrastées entre les exploitations laitières du nord de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l’AFPF (Association Française de la Production Fourragère)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Oct 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29702,191 +29702,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les soutiens directs aux exploitations d’herbivores en France : évolutions passées et scénarios prospectifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles avec porcins en France face à la réforme de la PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Marouby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39. Journées de la Recherche Porcine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02752395v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02752594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La politique de soutien des revenus agricoles dans l’Union européenne : Quel avenir pour les droits à paiement unique ?</w:t>
               </w:r>
@@ -30183,51 +30183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La productivité du travail, les coûts de production et le revenu dans les exploitations laitières spécialisées du nord de l’Union européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales des GTV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30265,64 +30265,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Productivité et rémunération du travail dans les exploitations laitières du nord de l’Union européenne : divergence des modèles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30354,50 +30354,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La localisation du cheptel d’herbivores dans les régions européennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pflimlin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2006, Paris, France. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les politiques publiques de soutien aux systèmes herbagers: bilan et évolutions possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Josien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France « Prairies-herbivores-territoires : quels enjeux ? », Paris, 30 novembre 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les politiques publiques de soutien aux systèmes herbagers : bilan et évolutions possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -30432,512 +30648,296 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance de l’Académie d’Agriculture de France : Prairies, herbivores, territoires : quels enjeux ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Nov 2006, Paris, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Etienne Josien</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dairy systems in the European regions of the Atlantic area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Pflimlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance de l'Académie d'Agriculture de France « Prairies-herbivores-territoires : quels enjeux ? », Paris, 30 novembre 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.23</w:t>
+              <w:t xml:space="preserve">"Green Dairy" Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2006, Rennes, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...80 lines deleted...]
-                <w:t xml:space="preserve">André Pflimlin</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02814240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des instruments de soutien rénovés et un coût stabilisé pour la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de l'Association Française de Droit Rural : Quel cap pour la PAC ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Droit Rural (AFDR). FRA., Sep 2006, Rennes, France. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02817111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Productivité du travail et efficacité économique des exploitations laitières européennes : une analyse comparative entre huit bassins de production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard You</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA., Dec 2006, Paris, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...244 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
@@ -31088,290 +31088,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les soutiens directs et le découplage dans les exploitations agricoles de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque de la Société Française d’Economie Rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Nov 2004, Lille, France. 16 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02831555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réforme de la PAC (juin 2003) et les exploitations françaises productrices de lait et de viande bovine : entre risques et opportunités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales des Groupements techniques vétérinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02761136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La révision à mi-parcours de la PAC (juin 2003) et les exploitations laitières françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du département ESR : La réforme de la Politique Agricole Commune de juin 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Paris, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations non professionnelles d'élevage herbivore en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jacquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31409,51 +31409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'occupation du territoire européen par les exploitations laitières et l'intensification de leurs systèmes techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jacquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Association Française pour la Production Fourragère - Politique laitière et systèmes fourragers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour la Production Fourragère (AFPF). FRA., Oct 2004, Paris, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32719,50 +32719,417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simulation of the effects of the Agenda 2000 proposals on the incomes of French farms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Comité communautaire du RICA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté Economique Européenne (CEE). BEL., 1998, Bruxelles, Belgium. 8 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formes sociétaires dans l'agriculture française : étude réalisée à partir des données du Réseau d'Information Comptable Agricole et de l'enquête de structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Guivarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Regards croisés sur les sociétés en agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes (UN). FRA., 1998, Nantes, France. 29 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02841175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations d'élevage bovin face au projet Agenda 2000. Approche croisée à partir du RICA et des cas types des réseaux d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Rencontres Recherches Ruminants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02765450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agenda 2000 et modulation des aides directes en agriculture : travaux réalisés à partir du Réseau d'Information Comptable Agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque : Emploi agricole, emploi rural : continuités, ruptures, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 1998, Dijon, France. 15 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using the Farm Accounts Data Network (FADN) to identify the structural characteristics and economic performance of EU cattle systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -32784,512 +33151,145 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque European Livestock Policy Evaluation Network ; proceedings of two international workshops: workshop 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1998, Karpenisi, Greece. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02835634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...107 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des quotas laitiers à &amp;quot;Agenda 2000&amp;quot; : principales évolutions dans les secteurs de la production laitière et de la viande bovine en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Guesdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Rencontres Recherches Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...283 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
@@ -33498,51 +33498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Ridier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Séminaire EAAE : L'avenir à long terme du secteur de la viande bovine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Feb 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33606,51 +33606,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berthelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Colloque franco-britannique de géographie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1997, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33669,217 +33669,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02765819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'impact des mesures agri-environnementales sur le revenu des exploitations agricoles françaises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Simulation, dans le cadre de l'Agenda 2000, d'un rééquilibrage des aides directes privilégiant les soutiens à la gestion de l'espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les mesures agri-environnementales. Premiers bilans des expériences européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Nov 1997, Paris, France. 15 p</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Nov 1997, Paris, France. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836958v1</w:t>
+                <w:t xml:space="preserve">hal-02836683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation, dans le cadre de l'Agenda 2000, d'un rééquilibrage des aides directes privilégiant les soutiens à la gestion de l'espace</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Bazin</w:t>
+                <w:t xml:space="preserve">L'impact des mesures agri-environnementales sur le revenu des exploitations agricoles françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Les mesures agri-environnementales. Premiers bilans des expériences européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Nov 1997, Paris, France. 11 p</w:t>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Nov 1997, Paris, France. 15 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02836683v1</w:t>
+                <w:t xml:space="preserve">hal-02836958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAP reform and direct subsidies to French farms</w:t>
               </w:r>
@@ -35011,50 +35011,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compétitivité et emplois à la production dans les secteurs bovins français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Beguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Veysset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03151255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité des revenus des actifs non-salariés dans l'agriculture française : un regard au travers de deux grilles typologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03274451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mesurer le revenu des exploitations agricoles françaises : Analyse comparée sur 15 ans d'indicateurs issus du Rica et de la MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Piet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -35069,1078 +35245,902 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Delame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jeanneaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laroche-Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sensibilité du revenu des exploitations agricoles françaises à une réorientation des aides dans le cadre de la future PAC post-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03213474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dépendance de l’Afrique de l’Ouest aux importations de produits laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04854407v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’internationalisation des marchés en productions animales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02182574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les performances économiques de l’élevage européen : de la « compétitivité coût » à la « compétitivité hors coût »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le secteur laitier français est-il compétitif face à la concurrence européenne et mondiale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel-Mercier Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard You</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...91 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le compromis de Berlin (Agenda 2000) : conséquences pour l'agriculture française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838250v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations laitières françaises et du Grand-Ouest face à la réforme de la PAC (Agenda 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Association Des Fabricants d'Aliments Du Bétail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contribution des différents systèmes d'élevage bovin à l'offre de viande bovine, à la consommation d'aliments concentrés et aux intra-consommations de produits végétaux : typologie des systèmes d'élevage réalisé avec les experts de l'Institut de l'Elevage et basé sur les données du Réseau d'Information Comptable Agricole (1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation des effets du projet Agenda 2000 sur les exploitations agricoles françaises : simulations des propositions de la Commission européenne du 18 mars 1998 (Santer II) réalisées, pour différents systèmes techniques (élevage bovin et céréales), à partir du RICA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...147 lines deleted...]
-                <w:t xml:space="preserve">Le compromis de Berlin (Agenda 2000) : conséquences pour l'agriculture française</w:t>
+            <w:hyperlink r:id="rId651" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Typologie des systèmes d'élevage herbivore dans l'Union européenne : étude réalisée à partir du RICA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...332 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -37506,108 +37506,108 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Localisation et dynamiques de concentration des productions animales en Europe : état des lieux et facteurs explicatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carl Gaigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Roguet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+                <w:t xml:space="preserve">Sylvain Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Cariou</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId674" w:history="1">
@@ -38589,51 +38589,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations agricoles non professionnelles dans la région des Pays de la Loire et en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jacquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -38831,51 +38831,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La révision à mi-parcours de la PAC (juin 2003) : évolution des aides directes, modulation et découplage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jacquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -38910,51 +38910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les exploitations laitières dans l'Union européenne : situation actuelle et perspectives face aux réformes de la PAC. Rapport final et annexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Jacquerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -39366,1493 +39366,1493 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842309v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les effets de la modulation des aides directes dans le cadre d'Agenda 2000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aides directes à l'agriculture française : conséquences du compromis de Berlin (Agenda 2000)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839051v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulations des effets régionaux du projet Agenda 2000 sur le revenu des exploitations agricoles françaises : travaux réalisés à partir du Réseau d'Information Comptable Agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Chambre Régionale d'Agriculture Rhône-Alpes,lyon (fra)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Chambre Régionale d'Agriculture Des Pays de La Loire,angers (fra)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les indicateurs du risque financier dans les exploitations agricoles en phase d'installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grailhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modalités de fonctionnement des exploitations agricoles de l'Union européenne : analyse comparée par bassin de production des exploitations spécialisées grandes cultures, lait et viande bovine en 1993</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mathurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] 1998</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02839320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations agricoles des Pays-de-la-Loire. Présentation à partir des données statistiques de l'enquête structure 1990, 1993, 1995 et du Réseau d'information comptable agricole 1991 et 1995</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1997</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impact des propositions de réforme de la PAC (Agenda 2000) sur les systèmes d'élevage bovin français. Analyse, à partir du RICA, selon la typologie des systèmes d'élevage bovin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.A. Fuentes</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] 1999</w:t>
+                <w:t xml:space="preserve">A. Ridier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...54 lines deleted...]
-              <w:t xml:space="preserve">1999</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations laitières françaises et leur sensibilité à une baisse du prix du lait. Analyse, à partir du RICA, des effets différenciés selon les régions, la performance économique, le quota laitier et le chargement technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...65 lines deleted...]
-              <w:t xml:space="preserve">1999</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02835934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les modalités d'application de la réforme de la PAC dans les pays membres de l'union européenne - Analyse des conditions de mise en application et des évolutions d'aides entre 1991 et 1995 pour quatre pays (Allemagne, Royaume-Uni, Espagne, Italie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Modalités de fonctionnement des exploitations agricoles de l'Union européenne : analyse comparée par bassin de production des exploitations spécialisées grandes cultures, lait et viande bovine en 1993</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02837753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulations d'évolutions possibles de la Politique Agricole Commune pour les productions bovines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Daniel</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Inra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Conseil Régional Des Pays-De-La-Loire,nantes (fra)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1996</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'agriculture des pays membres de l'union européenne à la veille de la réforme de la PAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blogowski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] 1998</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
-[...80 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 1998</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02836937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les conséquences de la réforme de la PAC sur la situation économique et financière des agriculteurs européens : étude de la faisabilité d'une analyse à partir du RICA européen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId724" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exploitations bovines en Europe : analyse en fonction des types de production et des niveaux de chargement herbivore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Colson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chatellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1995</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Simulations des effets régionaux du projet Agenda 2000 sur le revenu des exploitations agricoles françaises : travaux réalisés à partir du Réseau d'Information Comptable Agricole</w:t>
+            <w:hyperlink r:id="rId725" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02847940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différences de performances économiques et risques financiers. Les exploitations agricoles françaises face à la réforme de la PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId714" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 1998</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Blogowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les exploitations agricoles des Pays-de-la-Loire. Présentation à partir des données statistiques de l'enquête structure 1990, 1993, 1995 et du Réseau d'information comptable agricole 1991 et 1995</w:t>
+            <w:hyperlink r:id="rId726" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les différences de performances économiques entre les exploitations agricoles françaises. Méthode d'analyse, caractérisation et simulation des effets différenciés de la réforme de la PAC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] 1997</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'impact des propositions de réforme de la PAC (Agenda 2000) sur les systèmes d'élevage bovin français. Analyse, à partir du RICA, selon la typologie des systèmes d'élevage bovin</w:t>
+            <w:hyperlink r:id="rId727" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02852863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId728" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Document méthodologique sur l'organisation d'un observatoire des exploitations agricoles (ROSACE) dans la région des Pays-de-la-Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Colson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...801 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Couroussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Desarmenien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41531,51 +41531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0566E7AD"/>
+    <w:nsid w:val="BCA386B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41679,51 +41679,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="339C8FB6"/>
+    <w:nsid w:val="1DEB0FF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41827,51 +41827,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="6DC81367"/>
+    <w:nsid w:val="6AC44211"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -41975,51 +41975,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B3741497"/>
+    <w:nsid w:val="D7ADA3D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -42215,51 +42215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chatellier-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8919-0271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smart.rennes.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://productions-animales.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/metadonnees/definition/c1180" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfer.asso.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2379310" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9520" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.072.0010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64256/FOU2464" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0314" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8281" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Cahill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Paul Charvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia Azarcate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a18914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Dia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chotteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaumet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276410v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516977v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9410" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196381v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beguin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4609" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100289" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515337v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4886" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2463" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2479" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02020864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mathieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5484" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier Gouhin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard You" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2263" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629818v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632905v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ennifar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tregaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lelyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3845" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/esag.2013.1132" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642012v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649264v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642022v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fchc-6504" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642842v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641889v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jacquerie" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643059v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641860v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462651v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.321.0052" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641921v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645905v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2011-0014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653547v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654707v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Pisani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.101.0003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654953v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658428v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guesdon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665647v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655919v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Chabriat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660796v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pflimlin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665599v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulomb" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660410v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654289v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654580v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delattre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672232v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2697" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672473v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chitrit" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681706v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2693" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Bris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0309" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673457v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675756v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672718v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931643v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Bris" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682653v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delattre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681248v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kleinhanss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rancourt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670183v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guesdon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bontron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bourgeois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685201v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696779v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kleinhanss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697776v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuentes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689297v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5056" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687285v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695140v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693676v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686508v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fuentes" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685192v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687520v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689817v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686999v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blogowski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hairy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689749v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691729v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698193v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685346v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694440v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689873v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684651v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1996.4793" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684474v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707503v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712687v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709372v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desarmenien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709229v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943127v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamaison.fr/0493877.html" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516269v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sirice.eu/publication/landerbericht-frankreich" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211262v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894819v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208637v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211225v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/NOUVEAUTES__gfaed.4464.35527__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793318v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210704v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/pdf/fichiers/Les_filieres_animales_fran%C3%A7aises_tbm_extraits_ch1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804885v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_etat_de_la_France_2013_2014-9782707176370.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/isbn/9781409421948" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_etat_de_la_France_2011_2012-9782707168900.html" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822742v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820283v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172898v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819311v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1195-prairies-herbivores-territoires-quels-enjeux-.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814177v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172843v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825991v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827877v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100968350" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833958v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828898v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830284v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828951v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828177v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825404v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836014v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836962v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cae.gouv.fr/Agriculture-et-negociations-commerciales,45.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430476v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pidoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Raffray" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195330v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172830v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canteloube" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacombe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gogu&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843432v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430711v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430652v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430630v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430692v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430219v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430678v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hugonnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430388v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430163v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009634v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430115v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829718v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834731v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829354v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834519v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835283v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829482v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829621v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834641v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038123v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353405v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353356v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353443v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944456v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938545v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942532v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937837v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943676v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937481v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942473v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937299v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942825v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938372v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937993v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938448v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937867v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514941v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215198v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522462v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514990v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206773v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522397v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514845v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205225v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515085v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213859v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209847v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209367v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500408v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500409v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208468v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215899v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209649v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210760v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210839v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439972v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209407v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439970v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439973v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439969v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786333v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908165v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950460v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908162v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959645v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734181v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meignan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909143v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948633v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908161v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585731v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585741v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789784v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585729v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585728v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785137v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585739v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742671v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801265v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lascurettes" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castaneda" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobus Mulder" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795671v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800367v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797015v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795498v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209052v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799447v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792918v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793293v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739155v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794109v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741707v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gouin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739348v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791862v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792268v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742887v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caillaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738915v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793014v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801872v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793312v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798254v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794178v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798636v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809017v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810185v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804428v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804950v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745586v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803739v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118111v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118105v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208828v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805130v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744979v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748567v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805428v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802508v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462559v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803083v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804827v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745408v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264097070-13-en" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805730v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744495v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802721v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744946v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462679v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813536v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814233v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751138v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751222v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819405v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817224v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751371v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752702v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754055v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814275v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814686v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813236v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816433v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818140v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811777v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816991v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815795v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757893v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752902v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751421v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753040v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752395v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ilari" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marouby" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752594v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462678v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Courleux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818585v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pfimlin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594072v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751757v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816163v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816651v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588477v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815776v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814240v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817111v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822115v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759700v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832584v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829237v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761136v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831555v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759126v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827854v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829488v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829487v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761146v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832448v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826869v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758666v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837331v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842563v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766632v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834888v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770472v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Rancourt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767066v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837154v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838532v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765542v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835634v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836390v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765450v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838405v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841175v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courouss&#233;" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768070v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768085v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835032v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765760v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765819v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gibault" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836958v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836683v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838929v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765484v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768872v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836382v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116851v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boyer" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776710v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776990v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordes" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776394v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbrosses" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girodo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05066991v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971578v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836581v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302972v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641742v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274451v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151255v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213474v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854407v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182574v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154561v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595011v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838250v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839165v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Des Fabricants d'Aliments Du B&#233;tail" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835624v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835456v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841137v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839263v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grailhe" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836117v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836315v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840339v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitton" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boismorin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845563v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847798v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209246v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879041v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581604v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581619v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209057v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791813v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811196v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808594v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466968v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594403v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815325v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813825v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811678v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818192v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814159v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811598v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822243v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826026v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;gion Des Pays de La Loire,nantes (fra)" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826296v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830259v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831448v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830550v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827434v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825405v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Verit&#233;" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826729v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831690v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grosrey" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839628v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zham" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842309v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835760v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839051v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839320v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839240v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grailhe" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836426v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambre R&#233;gionale d'Agriculture Rh&#244;ne-Alpes,lyon (fra)" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambre R&#233;gionale d'Agriculture Des Pays de La Loire,angers (fra)" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836517v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838350v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835934v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837753v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836381v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil R&#233;gional Des Pays-De-La-Loire,nantes (fra)" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836937v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838280v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847940v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852758v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852863v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849981v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maignan" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848828v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Station d'Economie Et Sociologie Ruralesnantes" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848039v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849159v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douteau" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Nard" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vernet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846955v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845963v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chatellier-inrae" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8919-0271" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inrae.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://smart.rennes.hub.inrae.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.academie-agriculture.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://productions-animales.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.insee.fr/fr/metadonnees/definition/c1180" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sfer.asso.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04681561v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lassalas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09640568.2024.2379310" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575524v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2026.39.1.9520" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430012v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pouch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430532v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/apdem.072.0010" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04996471v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2025.38.1.8313" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430409v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64256/FOU2464" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834592v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.732.0314" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04817085v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8281" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04680864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmel Cahill" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bazin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourget" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean- Paul Charvet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Garcia Azarcate" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58630/pubac.not.a18914" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04474832v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7937" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04579275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Dupraz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.11331" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04314407v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Corniaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duteurtre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djiby Dia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.12176" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03722839v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cadudal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chotteau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Duflot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Heydemann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5510" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03616450v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaumet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2022.35.1.5376" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03196381v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Perrot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Beguin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Veysset" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.4.4609" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516977v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9410" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276477v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312770v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Guyomard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra-Mechemache" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100283" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03718326v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100289" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03507582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bouamra" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4912" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03405184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Piet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Delame" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Desjeux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanneaux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516957v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laroche-Dupraz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.9402" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515337v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2021.34.3.4886" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983169v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2020.33.2.4027" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423294v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Taher Srairi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aubron" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.3.2561" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2463" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02327577v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.2.2479" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02020864v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Le Roy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Mathieu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2018.31.2.2317" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909147v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baritaux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouv&#233;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.5484" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878282v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Mercier Gouhin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Richard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard You" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622415v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Hercule" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benoit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2260" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620167v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627710v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Horan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2017.30.4.2263" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636302v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462771v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Gaign&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630187v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632905v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roguet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cariou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carlier" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629818v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244500v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632238v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ennifar" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641676v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Magdelaine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Tregaro" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209055v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Caillaud" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02170462v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lecuyer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Daniel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lelyon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644545v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643300v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3845" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644157v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Ben Arfa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/esag.2013.1132" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649264v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642012v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642022v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208860v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/fchc-6504" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643059v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jacquerie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462651v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641889v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642842v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.3021" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647258v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.321.0052" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641921v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645905v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2011-0014" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201214v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665647v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Guesdon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654953v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgard Pisani" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfe.101.0003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653547v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655919v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667267v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Chabriat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660796v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654159v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662958v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656507v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pflimlin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654165v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus-Lozza" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663354v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653203v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mauguin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660410v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665599v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Coulomb" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654289v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654580v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655791v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656326v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delattre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681706v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boinon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mouchet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pluvinage" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2693" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672232v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.2697" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672473v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Chitrit" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Duclos" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678715v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673868v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Le Bris" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673843v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl.2004.0309" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673457v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wavresky" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672049v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675756v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672718v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681144v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mollard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacquet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678699v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01931643v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amedee Mollard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Jacquet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682786v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670352v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Le Bris" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670741v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682653v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delattre" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681248v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Colson" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670378v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671076v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Kleinhanss" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671438v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Rancourt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670183v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673961v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Guesdon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Bontron" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Bourgeois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrot" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671147v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685201v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696779v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kleinhanss" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697776v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696753v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Colson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fuentes" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687285v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695140v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689297v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berthelot" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1999.5056" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692105v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02693676v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685192v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ridier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686508v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Fuentes" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687520v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bazin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689817v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Colson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686999v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blogowski" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hairy" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689749v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691729v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698193v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Arnaud" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kempf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694440v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685346v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689873v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684651v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ecoru.1996.4793" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684474v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707503v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715941v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712687v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulmann" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706477v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709372v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Desarmenien" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709229v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450976v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/politiques-agricoles-theories-histoires-reformes-experiences.html" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18459-1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943127v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lamaison.fr/0493877.html" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03516269v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sirice.eu/publication/landerbericht-frankreich" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211262v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jean" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1604/9782759230815/quelle-politique-agricole-commune-demain" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894819v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211188v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208637v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211225v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439971v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-france-agricole.fr/site/gfaed/NOUVEAUTES__gfaed.4464.35527__/fr/boutique/produit.html" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210704v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/pdf/fichiers/Les_filieres_animales_fran%C3%A7aises_tbm_extraits_ch1.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793318v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3500" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804885v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_etat_de_la_France_2013_2014-9782707176370.html" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807415v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ashgate.com/isbn/9781409421948" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804749v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsladecouverte.fr/catalogue/index-L_etat_de_la_France_2011_2012-9782707168900.html" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822742v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814462v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820283v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Baudry" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591252v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vollet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Josien" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beranger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172898v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819311v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r1195-prairies-herbivores-territoires-quels-enjeux-.html" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814177v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172843v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825991v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833958v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827877v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesciencespo.fr/fr/livre/?GCOI=27246100968350" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828898v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830284v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825169v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828951v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828177v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825404v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836014v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836962v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cae.gouv.fr/Agriculture-et-negociations-commerciales,45.html" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430476v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Pidoux" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Raffray" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597033v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Piet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dakpo" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441512v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Donnars" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae-open.com/produit/115/9782759227051/impacts-et-services-issus-des-elevages-europeens" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-2705-1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195330v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Huyghe" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Granier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Ambroise" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Coulon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172830v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Canteloube" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Lacombe" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Butault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Gogu&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843432v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430219v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430692v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430711v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430652v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430630v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430678v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Depeyrot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Hugonnet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430388v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430163v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05009634v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05430115v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829718v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834731v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829354v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834519v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04835283v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829482v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829621v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04834641v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04038123v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353405v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353356v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04353443v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03943676v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937837v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942532v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938545v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944456v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937481v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942473v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937299v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942825v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938372v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937993v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03938448v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03937867v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215198v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522462v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514941v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514990v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210138v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206773v2" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592198v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03522397v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03514845v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205225v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03206915v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ridier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03515085v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209847v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213859v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209367v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500408v2" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02500409v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03208468v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209649v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03215899v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210760v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03210839v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439972v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209407v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439973v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439970v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786333v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bareille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439969v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908165v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01950460v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908162v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959645v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734181v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Meignan" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Madouasse" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lechartier" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chesneau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909143v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948633v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908161v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904409v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ryschawy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duru" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585741v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585731v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789784v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585729v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585732v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585728v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785137v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585739v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795671v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742671v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801265v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lascurettes" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castaneda" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kobus Mulder" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800367v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797015v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795498v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Mercier Gouin" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799447v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209052v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Carlier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792918v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Caillaud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793293v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739155v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794109v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741707v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gouin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739348v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791862v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792268v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742887v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Caillaud" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738915v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793014v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801872v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793312v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798254v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794178v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798636v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810185v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809017v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804428v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804950v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745586v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803739v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118111v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118105v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208828v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805130v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744395v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744979v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748567v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805428v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208827v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462559v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802508v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803083v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804827v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745408v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1787/9789264097070-13-en" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805730v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744495v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802721v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744946v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462679v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751138v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813536v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814233v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751222v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819405v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817224v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752702v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751371v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754055v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814275v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814686v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813236v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816433v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818140v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811777v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816991v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815795v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757893v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752902v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751421v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753040v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752594v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752395v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ilari" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Marouby" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462678v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Courleux" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Levert" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818585v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Pfimlin" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594072v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Latruffe" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751757v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816163v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815776v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mottet" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588477v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816651v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814240v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817111v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822115v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759700v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832584v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baudry" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831555v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761136v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829237v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759126v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827854v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829488v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829487v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761146v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832448v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826869v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758666v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837331v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842563v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766632v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834888v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770472v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M de Rancourt" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767066v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837154v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838532v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765542v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838405v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841175v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Guivarch" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Courouss&#233;" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765450v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836390v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835634v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768070v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768085v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835032v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765760v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765819v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gibault" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836683v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836958v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838929v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765484v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768872v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836382v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116851v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boyer" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776710v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776990v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bordes" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02776394v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desbrosses" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Girodo" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05066991v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04971578v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04836581v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04302972v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03641742v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03151255v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03274451v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276776v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03213474v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04854407v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02182574v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154561v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595011v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838250v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839165v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Des Fabricants d'Aliments Du B&#233;tail" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835624v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835456v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841137v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839263v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grailhe" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836117v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836315v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840339v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guitton" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boismorin" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845563v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847798v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209246v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01879041v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439979v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Turolla" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cheptea" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Herv&#233; Dakpo" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581604v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581619v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595470v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608700v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Batka" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Beldame" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209057v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791813v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811196v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808594v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466968v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594403v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815325v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813825v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811678v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818192v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814159v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811598v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822243v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rat-Aspert" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826026v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. R&#233;gion Des Pays de La Loire,nantes (fra)" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826296v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830259v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831448v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830550v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827434v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825405v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dron" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Verit&#233;" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02826729v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831690v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grosrey" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839628v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Zham" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Kervegant" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millet" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842309v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835760v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839051v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836426v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambre R&#233;gionale d'Agriculture Rh&#244;ne-Alpes,lyon (fra)" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Chambre R&#233;gionale d'Agriculture Des Pays de La Loire,angers (fra)" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839240v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grailhe" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839320v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836517v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838350v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835934v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837753v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836381v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Inra" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Conseil R&#233;gional Des Pays-De-La-Loire,nantes (fra)" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836937v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838280v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847940v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852758v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852863v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849981v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Le Maignan" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848828v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. Station d'Economie Et Sociologie Ruralesnantes" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848039v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849159v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Douteau" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Le Nard" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Vernet" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846955v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845963v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>