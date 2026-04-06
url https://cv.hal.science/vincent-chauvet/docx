--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1400,212 +1400,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01768306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et réseaux sociaux: Bilan et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Management et réseaux sociaux. Bilan et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 36 (202), pp.79 - 96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.202.79-96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801036v1</w:t>
+                <w:t xml:space="preserve">halshs-01768240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management et réseaux sociaux. Bilan et perspectives de recherche</w:t>
+                <w:t xml:space="preserve">Management et réseaux sociaux: Bilan et perspectives de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Chollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 36 (202), pp.79 - 96. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">halshs-01768240v1</w:t>
+                <w:t xml:space="preserve">hal-01801036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle informationnel joué par les communautés virtuelles : l’influence de la méta-information</w:t>
               </w:r>
@@ -2537,243 +2537,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the paradoxes of exploration : a comparison of closed and open innovation contexts using fuzzy set analysis</w:t>
+                <w:t xml:space="preserve">Do open and closed exploration projects exhibit the same paradoxes? A configurational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Ruiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Barthelemy Chollet</w:t>
+                <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GT Innovation : De la créativité à l’innovation: paradoxes, enjeux théoriques, pédagogie et défis managériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale de Management Stratégique, Oct 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">35Th EGOS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185620v1</w:t>
+                <w:t xml:space="preserve">hal-02147959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do open and closed exploration projects exhibit the same paradoxes? A configurational approach</w:t>
+                <w:t xml:space="preserve">Managing the paradoxes of exploration : a comparison of closed and open innovation contexts using fuzzy set analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthelemy Chollet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ruiz Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chauvet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35Th EGOS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Edinburgh, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque GT Innovation : De la créativité à l’innovation: paradoxes, enjeux théoriques, pédagogie et défis managériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Management Stratégique, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02147959v1</w:t>
+                <w:t xml:space="preserve">hal-02185620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of KIBS in the clients’ knowledge absorption process: the case of exploration innovation</w:t>
               </w:r>
@@ -4022,51 +4022,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brosia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.038.0002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barlatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028493ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.234.167-183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8356C7F35E29F521D69B89272CBC516BBAA9082C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919228v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Chollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2012.01.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918553v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l G&#233;raudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.151.0044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.221.111-127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04E8B26D1200F70382CD6CE2E3A9C3DC40E6A0E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Soda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2011.06.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHS2D7D9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2011.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-187D8TK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801036v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768240v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.202.79-96" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9D2756A17EC4E80DBA3D0B66B491A140AADA94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ghetty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.176.0061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Trang Ta-Hoang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185620v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147959v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Geraudel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraudel, Micka&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maltese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074987v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chauvet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.3240" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563749v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/emre.12649" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896112v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Brosia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe de Luigi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537112v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Brasseur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Chakor" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.038.0002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768277v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Barlatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Morales" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00125" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01154609v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1028493ar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Imbert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.234.167-183" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8356C7F35E29F521D69B89272CBC516BBAA9082C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919228v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Chollet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dani&#232;le Mothe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijproman.2012.01.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918553v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l G&#233;raudel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mana.151.0044" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.221.111-127" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/04E8B26D1200F70382CD6CE2E3A9C3DC40E6A0E9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768311v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Soda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huault" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2011.06.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHS2D7D9-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768306v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.emj.2011.07.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-187D8TK1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768240v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.202.79-96" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1C9D2756A17EC4E80DBA3D0B66B491A140AADA94/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801036v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768350v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ghetty" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801112v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01796280v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Kocher" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Muller" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ivens" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01768355v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.176.0061" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608667v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637990v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy-Trang Ta-Hoang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697828v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130261v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Minh Ngoc Nguyen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130254v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721389v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Minh Nguyen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02147959v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiz Emilie" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185620v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ruiz" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801055v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800831v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Geraudel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01800838v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801077v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraudel, Micka&#235;l" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801072v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801000v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Maltese" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801046v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801030v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801050v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801026v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>