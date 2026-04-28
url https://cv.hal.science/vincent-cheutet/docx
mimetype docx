--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -3589,51 +3589,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01408936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4046,1601 +4046,1584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Marchand</w:t>
+                <w:t xml:space="preserve">Un Jumeau Numérique pour la Résilience d'un Système de Systèmes : Cas d’Application à une Ville Intelligente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162919v1</w:t>
+                <w:t xml:space="preserve">hal-05585553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Clustering to improve Anomaly Detection in Nuclear equipments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801967v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Data Integrity with CSDT: A Solution to Predict Data Disturbance in IoT Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Multiscale Clustering to improve Anomaly Detection in Nuclear equipments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st IFIP International Conference on Product Lifecycle Management (PLM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">6th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673726v1</w:t>
+                <w:t xml:space="preserve">hal-04801967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Fault Prediction in Nuclear Industry: Hybridization of Knowledge- and Data-Driven Techniques (Extended Abstract)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">Enhancing Data Integrity with CSDT: A Solution to Predict Data Disturbance in IoT Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP (Société d'automatique, de génie industriel &amp; de productique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, villeurbanne, France</w:t>
+              <w:t xml:space="preserve">21st IFIP International Conference on Product Lifecycle Management (PLM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732718v1</w:t>
+                <w:t xml:space="preserve">hal-04673726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les flux patients au sein des Urgences grâce un modèle à base d'agents piloté par les données</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jessica Florencia</w:t>
+                <w:t xml:space="preserve">Enhancing Fault Prediction in Nuclear Industry: Hybridization of Knowledge- and Data-Driven Techniques (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès ALASS-GISEH 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP (Société d'automatique, de génie industriel &amp; de productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673684v1</w:t>
+                <w:t xml:space="preserve">hal-04732718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept proposal and evaluation : Patient and resource virtualization in emergency departments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Simuler les flux patients au sein des Urgences grâce un modèle à base d'agents piloté par les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schlecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Florencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
+              <w:t xml:space="preserve">1er Congrès ALASS-GISEH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04755092v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Abdoune</w:t>
+                <w:t xml:space="preserve">Concept proposal and evaluation : Patient and resource virtualization in emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Florencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252067v1</w:t>
+                <w:t xml:space="preserve">hal-04755092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of (de-)centralising scheduling in an Emergency Department</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Abdoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252091v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of multi-layers networks to elicit and capture product changes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of (de-)centralising scheduling in an Emergency Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Florencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFIP International Conference on Product Lifecycle Management (PLM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Polytechnique Montréal, Jul 2023, Montreal, QC, Canada. pp.151-160</w:t>
+              <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252048v1</w:t>
+                <w:t xml:space="preserve">hal-04252091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework elements for Digital Twin deployment in production systems domain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploration of multi-layers networks to elicit and capture product changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Douass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Society and Technology (ICIST 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Kopaonik, Croatia. pp.39-44</w:t>
+              <w:t xml:space="preserve">20th IFIP International Conference on Product Lifecycle Management (PLM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Polytechnique Montréal, Jul 2023, Montreal, QC, Canada. pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878395v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-art and maturity overview of the nuclear industry on predictive maintenance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">A conceptual framework elements for Digital Twin deployment in production systems domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xeniya Pystina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Grenoble Alpes and Grenoble-INP, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Information Society and Technology (ICIST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Kopaonik, Croatia. pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878367v1</w:t>
+                <w:t xml:space="preserve">hal-03878395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for a digital twin for an emergency department</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
+                <w:t xml:space="preserve">State-of-art and maturity overview of the nuclear industry on predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Grenoble Alpes and Grenoble-INP, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878384v1</w:t>
+                <w:t xml:space="preserve">hal-03878367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+                <w:t xml:space="preserve">Requirements for a digital twin for an emergency department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Demesure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">12th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230531v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Time-Series Clustering with UMAP dimension reduction method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pealat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5669,297 +5652,314 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2020 - 25th Internation conference in Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Milano (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03188503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin for production systems: a literature perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
+                <w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Cluny, France</w:t>
+              <w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457473v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Approach on the Model Checking for An Agent-Based Simulation System</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+                <w:t xml:space="preserve">Digital Twin for production systems: a literature perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenia Pystina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELS 2021: ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">11th International Workshop on Service Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03054274v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based simulation system for aircraft maintenance scheduling</w:t>
+                <w:t xml:space="preserve">An Improved Approach on the Model Checking for An Agent-Based Simulation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
@@ -5977,1175 +5977,1175 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">MODELS 2021: ACM/IEEE 24th International Conference on Model Driven Engineering Languages and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152369v1</w:t>
+                <w:t xml:space="preserve">hal-03054274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NumériFAS : enseigner de manière transversale grâce au numérique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Rousset</w:t>
+                <w:t xml:space="preserve">Extracting Most Impacting Emergency Department Patient Flow By Embedding Laboratory-confirmed and Clinical Diagnosis on The Stiefel Manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pealat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième Colloque Pédagogie &amp; Formation INSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bourges, France. 4 p</w:t>
+              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Chicago, United States. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141188v1</w:t>
+                <w:t xml:space="preserve">hal-02141166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Most Impacting Emergency Department Patient Flow By Embedding Laboratory-confirmed and Clinical Diagnosis on The Stiefel Manifold</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+                <w:t xml:space="preserve">NumériFAS : enseigner de manière transversale grâce au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raffaëlly-Veslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Chicago, United States. 4 p</w:t>
+              <w:t xml:space="preserve">6ième Colloque Pédagogie &amp; Formation INSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bourges, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141166v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLC Variable Identification Method by Manual Declaration of Time-Stamped Events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Henry</w:t>
+                <w:t xml:space="preserve">An agent-based simulation system for aircraft maintenance scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Eyssautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2019)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305681v1</w:t>
+                <w:t xml:space="preserve">hal-02152369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized decommissioning management by an innovative decision-making tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Espagnon</w:t>
+                <w:t xml:space="preserve">A PLC Variable Identification Method by Manual Declaration of Time-Stamped Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eyssautier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Nuclear Digital Experience (INDEX 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.313-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847838v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Connectivity of CPS for Smart Manufacturing: A Survey</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+                <w:t xml:space="preserve">Optimized decommissioning management by an innovative decision-making tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Clere Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Dottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Espagnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia. 8 p</w:t>
+              <w:t xml:space="preserve">1st International Nuclear Digital Experience (INDEX 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952355v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Systems Simulation for Performance Evaluation - Application in Aircraft Maintenance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+                <w:t xml:space="preserve">Wireless Connectivity of CPS for Smart Manufacturing: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadzai Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisam Moradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849562v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLM approach to support nuclear decommissioning process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Information Systems Simulation for Performance Evaluation - Application in Aircraft Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience (DEM 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.789-799, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847853v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of 3C Cyber-Physical Systems Architecture for Industry 4.0</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PLM approach to support nuclear decommissioning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bergame, Italy</w:t>
+              <w:t xml:space="preserve">International Conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience (DEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788468v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM and BIM approach to support information management in nuclear decommissioning: a synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of 3C Cyber-Physical Systems Architecture for Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadzai Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.104-114</w:t>
+              <w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergame, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847842v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of CPS 5 Components Architecture for Manufacturing Based on Standards</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PLM and BIM approach to support information management in nuclear decommissioning: a synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Colombo, Sri Lanka. 6 p</w:t>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.104-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679977v1</w:t>
+                <w:t xml:space="preserve">hal-01847842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The representation of Digital Factory Knowledge Entities by the Concept Map</w:t>
               </w:r>
@@ -7220,796 +7220,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01952549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aircraft Maintenance Service System Modeling based on Fault Events</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+                <w:t xml:space="preserve">A Review of CPS 5 Components Architecture for Manufacturing Based on Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadzai Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6 p</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Colombo, Sri Lanka. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576275v1</w:t>
+                <w:t xml:space="preserve">hal-01679977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a Conceptual Model for Knowledge Integration and Management in Digital Factory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+                <w:t xml:space="preserve">Aircraft Maintenance Service System Modeling based on Fault Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th IFAC World Congress of the International Federation of Automatic Control (IFAC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377462v1</w:t>
+                <w:t xml:space="preserve">hal-01576275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Renard</w:t>
+                <w:t xml:space="preserve">Proposition of a Conceptual Model for Knowledge Integration and Management in Digital Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.366-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01408799v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01377462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Assessment of information system agility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Dottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chengdu, China. 6 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518662v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planification et gestion des flux de déchets issus du démantèlement d'installations nucléaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
+                <w:t xml:space="preserve">Towards Assessment of information system agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Tanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dachicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
+              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chengdu, China. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496074v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment proposer une méthode pour l’amélioration de la performance globale à partir d’une évaluation de la maturité d’une organisation ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Costa Affonso</w:t>
+                <w:t xml:space="preserve">Planification et gestion des flux de déchets issus du démantèlement d'installations nucléaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gilles Galichet</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dachicourt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès International de Génie Industriel (CIGI2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
+              <w:t xml:space="preserve">17ème Congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565808v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Management of Knowledge and Lesson Learned In Digital Factory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+                <w:t xml:space="preserve">Comment proposer une méthode pour l’amélioration de la performance globale à partir d’une évaluation de la maturité d’une organisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Costa Affonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Douthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Galichet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">11e Congrès International de Génie Industriel (CIGI2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192866v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01565808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the Product Development Process for dysfunction identification</w:t>
               </w:r>
@@ -8097,684 +8097,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Knowledge Management for Structuring Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Management of Knowledge and Lesson Learned In Digital Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461849v1</w:t>
+                <w:t xml:space="preserve">hal-01192866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalizing Data, Information and Knowledge on Mechanical Experiments through Ontologies</w:t>
+                <w:t xml:space="preserve">Challenges in Knowledge Management for Structuring Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Zolghadri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Florent Couffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patrice Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Costa Affonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.229-238, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_23⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.249-258, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01461846v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cone-BOM model for consistent and minimal product structures representation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Capitalizing Data, Information and Knowledge on Mechanical Experiments through Ontologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Leclaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Da Silva Botelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Inglebert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Product Lifecycle Management (PLM11), IFIP.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.229-238, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709038v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01461846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic tags for generative multiview product breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Cone-BOM model for consistent and minimal product structures representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Fortineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLM11-IFIP WG5.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. 10 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on Product Lifecycle Management (PLM11), IFIP.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00671249v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Management Of Simulation Information In Digital Factory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic tags for generative multiview product breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Lamouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Derroisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 9p</w:t>
+              <w:t xml:space="preserve">PLM11-IFIP WG5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710736v1</w:t>
+                <w:t xml:space="preserve">hal-00671249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et simulation collaborative d'une ligne d'assemblage final aéronautique - L'exemple d'un projet de fin d'études.</w:t>
+                <w:t xml:space="preserve">Consistency Management Of Simulation Information In Digital Factory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Lamouri</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Derroisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
+              <w:t xml:space="preserve">MOSIM10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710696v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and logistics IT federation through Product Lifecycle Support standard</w:t>
               </w:r>
@@ -8849,1921 +8862,2016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'informations sémantiques extraites de la maquette numérique et raisonnements associés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et simulation collaborative d'une ligne d'assemblage final aéronautique - L'exemple d'un projet de fin d'études.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lionel Fine</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM conférence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-Rom</w:t>
+              <w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401493v1</w:t>
+                <w:t xml:space="preserve">hal-00710696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MultiCAD/MultiPDM integration framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morenton</w:t>
+                <w:t xml:space="preserve">Caractérisation d'informations sémantiques extraites de la maquette numérique et raisonnements associés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samir Lamouri</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Campanico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Fine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLM08, IFIP WG5.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp 101--110</w:t>
+              <w:t xml:space="preserve">MOSIM conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Paris, France. pp.CD-Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00709562v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended shape grammar for intuitive manipulations of curves and surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+                <w:t xml:space="preserve">MultiCAD/MultiPDM integration framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morenton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franca Giannini</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. SIAM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Phoenix, United States. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">PLM08, IFIP WG5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea. pp 101--110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00401379v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00709562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level shape manipulations in industrial design</w:t>
+                <w:t xml:space="preserve">An extended shape grammar for intuitive manipulations of curves and surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Giannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. conf. Curves&amp;Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Avignon, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Int. SIAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Phoenix, United States. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401377v1</w:t>
+                <w:t xml:space="preserve">hal-00401379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-based environment for aesthetic design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-level shape manipulations in industrial design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Giannini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMCE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Ljublijana, Slovenia</w:t>
+              <w:t xml:space="preserve">Int. conf. Curves&amp;Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Avignon, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375317v1</w:t>
+                <w:t xml:space="preserve">hal-00401377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un L-système pour courbe 2D décrit par une ontologie</w:t>
+                <w:t xml:space="preserve">Semantic-based environment for aesthetic design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du groupe de Travail Modélisation Géométrique du GDR-ALP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Cachan, France</w:t>
+              <w:t xml:space="preserve">TMCE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Ljublijana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378096v1</w:t>
+                <w:t xml:space="preserve">hal-00375317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving car stylist's design intent through an ontology</w:t>
+                <w:t xml:space="preserve">Un L-système pour courbe 2D décrit par une ontologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées du groupe de Travail Modélisation Géométrique du GDR-ALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375324v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00378096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward semantic modelling applied to car aesthetics : a proposal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preserving car stylist's design intent through an ontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">IDMME 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00393038v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic modelling for styling and design</w:t>
+                <w:t xml:space="preserve">Toward semantic modelling applied to car aesthetics : a proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. conf. ECMI06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Madrid, Spain. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401376v1</w:t>
+                <w:t xml:space="preserve">hal-00393038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a 3D semantic sketcher for car aesthetic design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic modelling for styling and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Int. Workshop on Shapes&amp;Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Matsushita, Japan</w:t>
+              <w:t xml:space="preserve">Int. conf. ECMI06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Madrid, Spain. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375312v1</w:t>
+                <w:t xml:space="preserve">hal-00401376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of fully free form deformation features to planar functional areas</w:t>
+                <w:t xml:space="preserve">Towards a 3D semantic sketcher for car aesthetic design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Falcidieno</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. CAID05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">First Int. Workshop on Shapes&amp;Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Matsushita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372921v1</w:t>
+                <w:t xml:space="preserve">hal-00375312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Features for industrial design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extension of fully free form deformation features to planar functional areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Int. Conf. CAID05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384285v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension d'une grammaire de forme 2D aux courbes avec discontinuités G2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du groupe de Travail Modélisation Géométrique du GDR-ALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion of planar areas into free-form surfaces in early product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME DETC International Conference DAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D sketches for industrial design</w:t>
+                <w:t xml:space="preserve">Features for industrial design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00384288v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">3D sketches for industrial design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Darmstadt, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Esquisse 3D de surfaces gauches par entités caractéristiques en conception esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du groupe AIP-PRIMECA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2005, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10773,51 +10881,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of Digital Twins to Bolster the Resilience of IoT System-of-Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10859,51 +10967,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du CSRS (GDR GPL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Pau, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05133467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10913,302 +11021,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and Simulation of the Doctors’ Availability in Emergency Department with SIMIO Software. Case of Study: Bichat-Claude Bernard Hospital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Leclaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Casalino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechatronic Systems: Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Verlag (Germany), pp.119-129, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-07170-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuring systems and related research challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Zolghadri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Couffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Costa Affonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 46 (24), pp.190 - 197, 2013, 978-3-902823-50-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130911-3-BR-3021.00017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic modelling for styling and design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11267,51 +11375,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L.L. Bonilla, M.A. Moscoso, G. Platero and J.M. Vega. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Industrial Mathematics. Mathematics in Industry Vol. 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.724-728, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11321,51 +11429,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based architecture of the Digital Twin for an Emergency Department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11400,169 +11508,169 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse Action commune INFORSID -MACS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalila Tamzalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cortes-Cornax</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Goepp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Front</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04444685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11572,269 +11680,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupement de Recherche MACS - Bilan 2019-2023 et Projet 2024-2028</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Peaucelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gülgün Alpan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Postoyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cnrs. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de l'enquête GDR MACS et Intelligence Artificielle (IA) : Cartographie des techniques utilisées, des domaines et objets de recherche concernés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bonjour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Geneste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Trentesaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GDR MACS. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11844,105 +11952,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la continuité des flux d'informations et de connaissances dans le lien conception-production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université de Technologie de Compiègne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00801687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId269"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12089,51 +12197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Florencia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3463489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02460-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2187321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Costa Affonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2024.135385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03986504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pealat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00807-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2019.1680261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadzai Ahmadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2018.10015581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Bouzid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X17702689" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Louis Sidney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2016.080309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15591610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v1i1.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costa Affonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masmoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2507/IJSIMM12(2)4.233" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.636735" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Louis-Sidney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mezza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSOI.2011.038322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Catalano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinda Ferrandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyir Sevilmis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0151-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Giannini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Monti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0031-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654307000993" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Falcidieno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Eva Catalano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.09.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lafnoune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mantoan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673726v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732718v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673684v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlecht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755092v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252091v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252048v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Douass" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878395v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878384v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188503v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457473v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Pystina" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054274v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152369v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheutet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raffa&#235;lly-Veslin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305681v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadiou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_24" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952355v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisam Moradi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849562v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_72" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847853v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corbeaux" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788468v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847842v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679977v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576275v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377462v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_34" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518662v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Tanane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565808v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Douthe" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192866v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Gamoussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lelievre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couffin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leclaire" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_25" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461846v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Da Silva Botelho" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_23" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709038v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671249v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Derroisne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710696v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710678v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401493v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Campanico" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709562v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401379v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401377v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375317v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378096v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannini" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Falcidieno" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375324v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monti" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393038v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401376v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375312v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372921v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pernot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384285v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377041v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384288v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133467v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551128v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Masmoudi" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Casalino" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07170-1_12" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888390v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourcier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00017" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188593v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607543v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004385v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00801687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Florencia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3463489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02460-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2187321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Costa Affonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2024.135385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03986504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pealat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00807-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2019.1680261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadzai Ahmadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2018.10015581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Bouzid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X17702689" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Louis Sidney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2016.080309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15591610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v1i1.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costa Affonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masmoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2507/IJSIMM12(2)4.233" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.636735" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Louis-Sidney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mezza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSOI.2011.038322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Catalano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinda Ferrandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyir Sevilmis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0151-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Giannini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Monti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0031-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654307000993" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Falcidieno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Eva Catalano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.09.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lafnoune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mantoan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlecht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Douass" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Pystina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheutet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raffa&#235;lly-Veslin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadiou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisam Moradi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_72" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corbeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788468v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Tanane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Douthe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Gamoussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lelievre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couffin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leclaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_25" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461846v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Da Silva Botelho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_23" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709038v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671249v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Derroisne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710678v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Campanico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Falcidieno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375312v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pernot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372918v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384285v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384288v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377047v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Masmoudi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Casalino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07170-1_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888390v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourcier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188593v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004385v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00801687v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>