--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -244,694 +244,694 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing failure prediction in nuclear industry: Hybridization of knowledge- and data-driven techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aïcha Sekhari</w:t>
+                <w:t xml:space="preserve">Introducing Digital Twins to improve the resilience of System of Systems - a Systematic Literature Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Smati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111387⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 211, pp.111616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-025-02460-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05206572v1</w:t>
+                <w:t xml:space="preserve">hal-05431098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Improving Dynamic Resource Scheduling in the Context of Digital Twin of Emergency Department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Florencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automation Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 22, pp.7255 - 7267. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TASE.2024.3463489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing Digital Twins to improve the resilience of System of Systems - a Systematic Literature Review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
+                <w:t xml:space="preserve">End-to-end lifecycle machine learning framework for predictive maintenance of critical equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 211, pp.111616. </w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (1-2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12008-025-02460-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2024.2448008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431098v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990296v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-to-end lifecycle machine learning framework for predictive maintenance of critical equipment</w:t>
+                <w:t xml:space="preserve">Hybrid simulation modelling of emergency departments for resource scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremie Marchand</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17517575.2024.2448008⟩</w:t>
+              <w:t xml:space="preserve">Journal of Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.215-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17477778.2023.2187321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04990296v2</w:t>
+                <w:t xml:space="preserve">hal-04031528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid simulation modelling of emergency departments for resource scheduling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhancing failure prediction in nuclear industry: Hybridization of knowledge- and data-driven techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinling Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">Aïcha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.215-230. </w:t>
+              <w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 209, pp.111387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17477778.2023.2187321⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cie.2025.111387⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04031528v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05206572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using a manifold-based approach to extract clinical codes associated with winter respiratory viruses at an emergency department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Péalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1112,77 +1112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based architecture of the digital twin for an emergency department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1242,51 +1242,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved time series clustering based on new geometric frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pealat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1333,51 +1333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved approach on the model checking for an agent-based simulation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,51 +1450,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based fuzzy-rough nearest neighbour fault classification and prediction for aircraft maintenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1675,51 +1675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design and simulation of an autonomous system for aircraft maintenance scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,707 +2254,707 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in product lifecycle: towards a better information management for design projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roberta Costa Affonso</w:t>
+                <w:t xml:space="preserve">Conceptual Model for Management of Digital Factory Simulation Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Costa Affonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Riviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3963/jmpm.v1i1.15⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Simulation Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12 (2), pp.107-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2507/IJSIMM12(2)4.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192838v1</w:t>
+                <w:t xml:space="preserve">hal-01192832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Model for Management of Digital Factory Simulation Information</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Costa Affonso</w:t>
+                <w:t xml:space="preserve">Simulation in product lifecycle: towards a better information management for design projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Costa Affonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Simulation Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12 (2), pp.107-119. </w:t>
+              <w:t xml:space="preserve">The Journal of Modern Project Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2507/IJSIMM12(2)4.233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3963/jmpm.v1i1.15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192832v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework to Support Requirements Analysis in Engineering Design</w:t>
+                <w:t xml:space="preserve">A conceptual model for the implementation of IKOES (an Inter-Knowledge Objects Exchange System) in automotive industry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Brace</w:t>
+                <w:t xml:space="preserve">Ludovic Louis-Sidney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Puron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mezza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09544828.2011.636735⟩</w:t>
+              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (5), pp.1090-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engappai.2011.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799820v1</w:t>
+                <w:t xml:space="preserve">hal-00799805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual model for the implementation of IKOES (an Inter-Knowledge Objects Exchange System) in automotive industry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Louis-Sidney</w:t>
+                <w:t xml:space="preserve">A Framework to Support Requirements Analysis in Engineering Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Brace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mezza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Applications of Artificial Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 25 (5), pp.1090-1101. </w:t>
+              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (12), pp.876-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engappai.2011.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09544828.2011.636735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799805v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLCS framework for PDM / ERP interoperability</w:t>
+                <w:t xml:space="preserve">A generic MultiCAD/MultiPDM interoperability framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 5 (2/3/4), pp.295-313. </w:t>
+              <w:t xml:space="preserve">International Journal of Services Operations and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (1/2), pp.124-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJPLM.2011.043182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJSOI.2011.038322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799829v1</w:t>
+                <w:t xml:space="preserve">hal-00799837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic MultiCAD/MultiPDM interoperability framework</w:t>
+                <w:t xml:space="preserve">A PLCS framework for PDM / ERP interoperability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Lamouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Services Operations and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (1/2), pp.124-137. </w:t>
+              <w:t xml:space="preserve">International Journal of Product Lifecycle Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (2/3/4), pp.295-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJSOI.2011.038322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJPLM.2011.043182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799837v1</w:t>
+                <w:t xml:space="preserve">hal-00799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Product Design Ontology for Enhancing Shape Processing in Design Workflows</w:t>
               </w:r>
@@ -3623,804 +3623,800 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systemic-oriented architecture of a Digital Twin for an industrial production system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+                <w:t xml:space="preserve">Mixed Integer Linear and Constraint Programming for Dual-resource Scheduling with Synchronization in Emergency Departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Florencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xeniya Pystina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+                <w:t xml:space="preserve">Ikram Lafnoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andrea Mantoan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOHOMA2025 15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CoDIT 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391703v1</w:t>
+                <w:t xml:space="preserve">hal-05290044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet SAGIP (Sebastien HENRY / Vincent CHEUTET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Henry</w:t>
+                <w:t xml:space="preserve">Digital Twin System of Systems: A Layered Architecture Proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Model-Based Software and Systems Engineering (MODELSWARD 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244965v1</w:t>
+                <w:t xml:space="preserve">hal-04990305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin System of Systems: A Layered Architecture Proposal</w:t>
+                <w:t xml:space="preserve">Un Jumeau Numérique pour la Résilience d'un Système de Systèmes : Cas d’Application à une Ville Intelligente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Smati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Danjou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Model-Based Software and Systems Engineering (MODELSWARD 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Troyes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990305v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05585553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed Integer Linear and Constraint Programming for Dual-resource Scheduling with Synchronization in Emergency Departments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet SAGIP (Sebastien HENRY / Vincent CHEUTET)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CoDIT 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
+              <w:t xml:space="preserve">Colloque S.Mart 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS S.Mart RAO, May 2025, Vogüé (Ardèche - France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290044v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05244965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un Jumeau Numérique pour la Résilience d'un Système de Systèmes : Cas d’Application à une Ville Intelligente</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Danjou</w:t>
+                <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIGI-QUALITA-MOSIM 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2026, Troyes (France), France</w:t>
+              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05585553v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive learning mode comparison for Predictive Maintenance Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systemic-oriented architecture of a Digital Twin for an industrial production system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Marchand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Xeniya Pystina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manufacturing Modelling, Management and Control – IFAC MIM2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">SOHOMA2025 15th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162919v1</w:t>
+                <w:t xml:space="preserve">hal-05391703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Clustering to improve Anomaly Detection in Nuclear equipments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Enhancing Fault Prediction in Nuclear Industry: Hybridization of Knowledge- and Data-Driven Techniques (Extended Abstract)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP (Société d'automatique, de génie industriel &amp; de productique)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, villeurbanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801967v1</w:t>
+                <w:t xml:space="preserve">hal-04732718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Data Integrity with CSDT: A Solution to Predict Data Disturbance in IoT Systems</w:t>
               </w:r>
@@ -4508,670 +4504,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing Fault Prediction in Nuclear Industry: Hybridization of Knowledge- and Data-Driven Techniques (Extended Abstract)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Concept proposal and evaluation : Patient and resource virtualization in emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Florencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème congrès annuel de la SAGIP (Société d'automatique, de génie industriel &amp; de productique)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, villeurbanne, France</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04732718v1</w:t>
+                <w:t xml:space="preserve">hal-04755092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simuler les flux patients au sein des Urgences grâce un modèle à base d'agents piloté par les données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schlecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Florencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Congrès ALASS-GISEH 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04673684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept proposal and evaluation : Patient and resource virtualization in emergency departments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Schlecht</w:t>
+                <w:t xml:space="preserve">Multiscale Clustering to improve Anomaly Detection in Nuclear equipments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
+              <w:t xml:space="preserve">6th International Conference on Innovative Intelligent Industrial Production and Logistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755092v1</w:t>
+                <w:t xml:space="preserve">hal-04801967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Farah Abdoune</w:t>
+                <w:t xml:space="preserve">Exploration of (de-)centralising scheduling in an Emergency Department</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Florencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04252067v1</w:t>
+                <w:t xml:space="preserve">hal-04252091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of (de-)centralising scheduling in an Emergency Department</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">Digital Twin for decision-support: An insight into the integration of simulation models into Digital Twin architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Abdoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroua Nouiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE Annecy, Sep 2023, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252091v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of multi-layers networks to elicit and capture product changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Seklouli-Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,286 +5233,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conceptual framework elements for Digital Twin deployment in production systems domain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilia Gzara</w:t>
+                <w:t xml:space="preserve">State-of-art and maturity overview of the nuclear industry on predictive maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaratou Mahamadou Saley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Information Society and Technology (ICIST 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Kopaonik, Croatia. pp.39-44</w:t>
+              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University Grenoble Alpes and Grenoble-INP, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878395v1</w:t>
+                <w:t xml:space="preserve">hal-03878367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-art and maturity overview of the nuclear industry on predictive maintenance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conceptual framework elements for Digital Twin deployment in production systems domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Marchand</w:t>
+                <w:t xml:space="preserve">Xeniya Pystina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lilia Gzara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Danielou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IFIP International Conference on Product Lifecycle Management (PLM 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University Grenoble Alpes and Grenoble-INP, Jul 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Information Society and Technology (ICIST 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Kopaonik, Croatia. pp.39-44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03878367v1</w:t>
+                <w:t xml:space="preserve">hal-03878395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements for a digital twin for an emergency department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hind Bril El Haouzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5587,303 +5587,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03878384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Time-Series Clustering with UMAP dimension reduction method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Bennani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPR 2020 - 25th Internation conference in Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Milano (virtual), Italy</w:t>
+              <w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188503v1</w:t>
+                <w:t xml:space="preserve">hal-03230531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
+                <w:t xml:space="preserve">Improved Time-Series Clustering with UMAP dimension reduction method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pealat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICPR 2020 - 25th Internation conference in Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Milano (virtual), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230531v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03188503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Twin for production systems: a literature perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ksenia Pystina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilia Gzara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5921,51 +5921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Approach on the Model Checking for An Agent-Based Simulation System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6023,1362 +6023,1362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting Most Impacting Emergency Department Patient Flow By Embedding Laboratory-confirmed and Clinical Diagnosis on The Stiefel Manifold</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">A PLC Variable Identification Method by Manual Declaration of Time-Stamped Events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eyssautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Valencia, Spain. pp.313-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141166v1</w:t>
+                <w:t xml:space="preserve">hal-02305681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NumériFAS : enseigner de manière transversale grâce au numérique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">F. Rousset</w:t>
+                <w:t xml:space="preserve">An agent-based simulation system for aircraft maintenance scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ième Colloque Pédagogie &amp; Formation INSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Bourges, France. 4 p</w:t>
+              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141188v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02152369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An agent-based simulation system for aircraft maintenance scheduling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+                <w:t xml:space="preserve">NumériFAS : enseigner de manière transversale grâce au numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Raffaëlly-Veslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales et Journées Nationales du GDR MACS (JD-JN-MACS 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6ième Colloque Pédagogie &amp; Formation INSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Bourges, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02152369v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLC Variable Identification Method by Manual Declaration of Time-Stamped Events</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Henry</w:t>
+                <w:t xml:space="preserve">Extracting Most Impacting Emergency Department Patient Flow By Embedding Laboratory-confirmed and Clinical Diagnosis on The Stiefel Manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Pealat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carole Eyssautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE-EMBS International Conference on Biomedical and Health Informatics (BHI 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Chicago, United States. 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-27477-1_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02305681v1</w:t>
+                <w:t xml:space="preserve">hal-02141166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized decommissioning management by an innovative decision-making tool</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Espagnon</w:t>
+                <w:t xml:space="preserve">Information Systems Simulation for Performance Evaluation - Application in Aircraft Maintenance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinling Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haiqing Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Nuclear Digital Experience (INDEX 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.789-799, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_72⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847838v1</w:t>
+                <w:t xml:space="preserve">hal-01849562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Connectivity of CPS for Smart Manufacturing: A Survey</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A PLM approach to support nuclear decommissioning process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aicha Sekhari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia. 8 p</w:t>
+              <w:t xml:space="preserve">International Conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience (DEM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Avignon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01952355v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Systems Simulation for Performance Evaluation - Application in Aircraft Maintenance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Haiqing Zhang</w:t>
+                <w:t xml:space="preserve">Evolution of 3C Cyber-Physical Systems Architecture for Industry 4.0</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadzai Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bergame, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849562v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PLM approach to support nuclear decommissioning process</w:t>
+                <w:t xml:space="preserve">PLM and BIM approach to support information management in nuclear decommissioning: a synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aicha Sekhari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corbeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Dismantling Challenges: Industrial Reality, Prospects and Feedback Experience (DEM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Avignon, France. 9 p</w:t>
+              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.104-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847853v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of 3C Cyber-Physical Systems Architecture for Industry 4.0</w:t>
+                <w:t xml:space="preserve">Wireless Connectivity of CPS for Smart Manufacturing: A Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmadzai Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Hassan Sodhro</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maisam Moradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Service Orientation in Holonic and Multi-Agent Manufacturing (SOHOMA 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bergame, Italy</w:t>
+              <w:t xml:space="preserve">12th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Phnom Penh, Cambodia. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788468v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01952355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLM and BIM approach to support information management in nuclear decommissioning: a synthesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimized decommissioning management by an innovative decision-making tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Clere Andre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Dottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Espagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.104-114</w:t>
+              <w:t xml:space="preserve">1st International Nuclear Digital Experience (INDEX 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01847842v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The representation of Digital Factory Knowledge Entities by the Concept Map</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marwa Bouzid</w:t>
+                <w:t xml:space="preserve">A Review of CPS 5 Components Architecture for Manufacturing Based on Standards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmadzai Ahmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress Design and Modelling of Mechanical Systems (CMSM 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Mécanique, Modélisation et Productique (LA2MP) de l’Ecole Nationale d’Ingénieurs de Sfax; Laboratoire de Génie Mécanique (LGM) de l’Ecole Nationale d’Ingénieurs de Monastir, Mar 2017, Hammamet, Tunisia. 4 p</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Colombo, Sri Lanka. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01952549v1</w:t>
+                <w:t xml:space="preserve">hal-01679977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of CPS 5 Components Architecture for Manufacturing Based on Standards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+                <w:t xml:space="preserve">The representation of Digital Factory Knowledge Entities by the Concept Map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Bouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yacine Ouzrout</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Colombo, Sri Lanka. 6 p</w:t>
+              <w:t xml:space="preserve">7th International Congress Design and Modelling of Mechanical Systems (CMSM 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Mécanique, Modélisation et Productique (LA2MP) de l’Ecole Nationale d’Ingénieurs de Sfax; Laboratoire de Génie Mécanique (LGM) de l’Ecole Nationale d’Ingénieurs de Monastir, Mar 2017, Hammamet, Tunisia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01679977v1</w:t>
+                <w:t xml:space="preserve">hal-01952549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aircraft Maintenance Service System Modeling based on Fault Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7436,394 +7436,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition of a Conceptual Model for Knowledge Integration and Management in Digital Factory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+                <w:t xml:space="preserve">Towards Assessment of information system agility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima-Zohra Tanane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jannik Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Chengdu, China. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01377462v1</w:t>
+                <w:t xml:space="preserve">hal-01518662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Renard</w:t>
+                <w:t xml:space="preserve">Proposition of a Conceptual Model for Knowledge Integration and Management in Digital Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th IFIP International Conference on Product Lifecycle Management (PLM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Doha, Qatar. pp.366-375, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-33111-9_34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01408799v1</w:t>
+                <w:t xml:space="preserve">hal-01377462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Assessment of information system agility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Logistical Optimization of Nuclear Waste Flows during Decommissioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giannina Dottavio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima-Zohra Tanane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jannik Laval</w:t>
+                <w:t xml:space="preserve">Frédéric Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE International Conference on Software, Knowledge, Information Management and Applications (SKIMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Chengdu, China. 6 p</w:t>
+              <w:t xml:space="preserve">8th International Conference on Energy Management (ICEM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518662v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01408799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification et gestion des flux de déchets issus du démantèlement d'installations nucléaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ladier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Vercraene Vercraene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7989,243 +7989,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the Product Development Process for dysfunction identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roberta Costa Affonso</w:t>
+                <w:t xml:space="preserve">Towards Management of Knowledge and Lesson Learned In Digital Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Bouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lelievre</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Design Conference - DESIGN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192852v1</w:t>
+                <w:t xml:space="preserve">hal-01192866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Management of Knowledge and Lesson Learned In Digital Factory</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ayadi</w:t>
+                <w:t xml:space="preserve">Mapping the Product Development Process for dysfunction identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah El Gamoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Costa Affonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Haddar</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lelievre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Conference on Mechanical, Design Engineering &amp; Advanced Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Design Conference - DESIGN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01192866v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in Knowledge Management for Structuring Systems</w:t>
               </w:r>
@@ -8564,420 +8564,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic tags for generative multiview product breakdown</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistency Management Of Simulation Information In Digital Factory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samir Lamouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Samir Lamouri</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Derroisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLM11-IFIP WG5.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. 10 p</w:t>
+              <w:t xml:space="preserve">MOSIM10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 9p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671249v1</w:t>
+                <w:t xml:space="preserve">hal-00710736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistency Management Of Simulation Information In Digital Factory</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic tags for generative multiview product breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Lamouri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ronan Derroisne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MOSIM10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Hammamet, Tunisia. 9p</w:t>
+              <w:t xml:space="preserve">PLM11-IFIP WG5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bremen, Germany. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710736v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00671249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and logistics IT federation through Product Lifecycle Support standard</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception et simulation collaborative d'une ligne d'assemblage final aéronautique - L'exemple d'un projet de fin d'études.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Paviot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLM09, IFIP WG 5.1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp 139--149</w:t>
+              <w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710678v1</w:t>
+                <w:t xml:space="preserve">hal-00710696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et simulation collaborative d'une ligne d'assemblage final aéronautique - L'exemple d'un projet de fin d'études.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and logistics IT federation through Product Lifecycle Support standard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Paviot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Paviot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Lamouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Colloque National AIP PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, La Plagne, France</w:t>
+              <w:t xml:space="preserve">PLM09, IFIP WG 5.1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Bath, United Kingdom. pp 139--149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710696v1</w:t>
+                <w:t xml:space="preserve">hal-00710678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d'informations sémantiques extraites de la maquette numérique et raisonnements associés</w:t>
               </w:r>
@@ -9173,1188 +9173,1188 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended shape grammar for intuitive manipulations of curves and surfaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic-based environment for aesthetic design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. SIAM Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Phoenix, United States. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">TMCE 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Ljublijana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401379v1</w:t>
+                <w:t xml:space="preserve">hal-00375317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-level shape manipulations in industrial design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un L-système pour courbe 2D décrit par une ontologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Franca Giannini</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. conf. Curves&amp;Surfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Avignon, France. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Journées du groupe de Travail Modélisation Géométrique du GDR-ALP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401377v1</w:t>
+                <w:t xml:space="preserve">hal-00378096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic-based environment for aesthetic design</w:t>
+                <w:t xml:space="preserve">Preserving car stylist's design intent through an ontology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Monti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMCE 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Ljublijana, Slovenia</w:t>
+              <w:t xml:space="preserve">IDMME 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375317v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un L-système pour courbe 2D décrit par une ontologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward semantic modelling applied to car aesthetics : a proposal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du groupe de Travail Modélisation Géométrique du GDR-ALP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Cachan, France</w:t>
+              <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Tallin, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00378096v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00393038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preserving car stylist's design intent through an ontology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Semantic modelling for styling and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Int. conf. ECMI06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Madrid, Spain. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375324v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00401376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward semantic modelling applied to car aesthetics : a proposal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a 3D semantic sketcher for car aesthetic design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Catalano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Tallin, Estonia</w:t>
+              <w:t xml:space="preserve">First Int. Workshop on Shapes&amp;Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Matsushita, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00393038v1</w:t>
+                <w:t xml:space="preserve">hal-00375312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic modelling for styling and design</w:t>
+                <w:t xml:space="preserve">High-level shape manipulations in industrial design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Catalano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franca Giannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. conf. ECMI06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Madrid, Spain. pp.CD Rom</w:t>
+              <w:t xml:space="preserve">Int. conf. Curves&amp;Surfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Avignon, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00401376v1</w:t>
+                <w:t xml:space="preserve">hal-00401377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a 3D semantic sketcher for car aesthetic design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An extended shape grammar for intuitive manipulations of curves and surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chiara Catalano</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franca Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First Int. Workshop on Shapes&amp;Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Matsushita, Japan</w:t>
+              <w:t xml:space="preserve">Int. SIAM Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Phoenix, United States. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375312v1</w:t>
+                <w:t xml:space="preserve">hal-00401379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension of fully free form deformation features to planar functional areas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D sketches for industrial design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bianca Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P. Pernot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Léon</w:t>
+                <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Conf. CAID05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372921v1</w:t>
+                <w:t xml:space="preserve">hal-00384288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension d'une grammaire de forme 2D aux courbes avec discontinuités G2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du groupe de Travail Modélisation Géométrique du GDR-ALP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10365,519 +10365,519 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00377041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion of planar areas into free-form surfaces in early product design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME DETC International Conference DAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Features for industrial design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bianca Falcidieno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Darmstadt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D sketches for industrial design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Esquisse 3D de surfaces gauches par entités caractéristiques en conception esthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Pernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Giannini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Pernot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Université d'été du réseau AIM@SHAPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Darmstadt, Germany</w:t>
+              <w:t xml:space="preserve">Journées du groupe AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, La Plagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384288v1</w:t>
+                <w:t xml:space="preserve">hal-00377047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esquisse 3D de surfaces gauches par entités caractéristiques en conception esthétique</w:t>
+                <w:t xml:space="preserve">Extension of fully free form deformation features to planar functional areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Falcidieno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giannini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Pernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Léon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Giannini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du groupe AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, La Plagne, France</w:t>
+              <w:t xml:space="preserve">Int. Conf. CAID05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00377047v1</w:t>
+                <w:t xml:space="preserve">hal-00372921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11443,77 +11443,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An agent-based architecture of the Digital Twin for an Emergency Department</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinling Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Moyaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11570,51 +11570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalila Tamzalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cortes-Cornax</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Goepp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11868,51 +11868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Trentesaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">GDR MACS. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -12197,51 +12197,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206572v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111387" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884086v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Florencia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3463489" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02460-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2187321" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Costa Affonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2024.135385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03986504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pealat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00807-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2019.1680261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadzai Ahmadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2018.10015581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Bouzid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X17702689" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Louis Sidney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2016.080309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15591610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v1i1.15" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costa Affonso" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masmoudi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2507/IJSIMM12(2)4.233" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799820v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.636735" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799805v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Louis-Sidney" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mezza" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.09.004" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799829v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043182" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSOI.2011.038322" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Catalano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinda Ferrandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyir Sevilmis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0151-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Giannini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Monti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0031-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654307000993" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Falcidieno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Eva Catalano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.09.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391703v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244965v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990305v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290044v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lafnoune" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mantoan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585553v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlecht" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755092v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252091v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Douass" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878395v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878367v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188503v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Pystina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141188v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheutet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raffa&#235;lly-Veslin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152369v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305681v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadiou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_24" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisam Moradi" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849562v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_72" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847853v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corbeaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788468v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847842v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952549v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679977v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377462v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_34" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518662v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Tanane" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Douthe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192852v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Gamoussi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lelievre" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192866v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couffin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leclaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_25" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461846v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Da Silva Botelho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_23" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709038v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671249v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Derroisne" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710678v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710696v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Campanico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401379v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401377v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375317v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378096v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannini" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Falcidieno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375324v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monti" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393038v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401376v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375312v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372921v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pernot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372918v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384285v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384288v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377047v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Masmoudi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Casalino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07170-1_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888390v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourcier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188593v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004385v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00801687v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391673v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Smati" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannik Laval" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Danjou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111616" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431098v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-025-02460-x" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884086v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Florencia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3463489" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990296v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Marchand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Danielou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2024.2448008" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031528v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2187321" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206572v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;cha Sekhari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2025.111387" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878333v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Galichet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Costa Affonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2024.135385" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03986504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043412" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pealat" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108423" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946293v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiqing Zhang" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00807-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344426v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2019.1680261" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054284v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmadzai Ahmadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305653v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guohua Shen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106041" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJASM.2018.10015581" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Bouzid" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ayadi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbal Mansour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Haddar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X17702689" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518656v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Louis Sidney" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Lamouri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPD.2016.080309" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192830v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1063293X15591610" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192832v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Costa Affonso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Masmoudi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Riviere" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2507/IJSIMM12(2)4.233" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192838v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3963/jmpm.v1i1.15" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799805v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Louis-Sidney" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Puron" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mezza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engappai.2011.09.004" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799820v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Brace" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2011.636735" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799837v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Paviot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSOI.2011.038322" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799829v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2011.043182" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799860v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Catalano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Camossi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalinda Ferrandes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyir Sevilmis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-008-0151-z" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude L&#233;on" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franca Giannini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Monti" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-007-0031-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118989v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Hahmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l La Greca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218654307000993" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Falcidieno" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408936v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Eva Catalano" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2005.09.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290044v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lafnoune" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mantoan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990305v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585553v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244965v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Henry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162919v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Marchand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Sekhari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391703v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xeniya Pystina" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732718v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673726v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755092v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlecht" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252067v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Abdoune" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Nouiri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cardin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252048v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Favre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Douass" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878367v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878395v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878384v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188503v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457473v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenia Pystina" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054274v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305681v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cadiou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-27477-1_24" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141188v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheutet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Raffa&#235;lly-Veslin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rousset" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141166v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849562v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_72" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847853v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corbeaux" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788468v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hassan Sodhro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847842v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952355v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maisam Moradi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847838v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Clere Andre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giannina Dottavio" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Espagnon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ladier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679977v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952549v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576275v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518662v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima-Zohra Tanane" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01377462v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33111-9_34" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01408799v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Andrade" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Renard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496074v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Vercraene Vercraene" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dachicourt" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565808v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Douthe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192866v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192852v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah El Gamoussi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lelievre" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461849v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Zolghadri" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Couffin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Leclaire" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_25" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01461846v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Da Silva Botelho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Inglebert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_23" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709038v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Fortineau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710736v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Derroisne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671249v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710696v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710678v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401493v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Campanico" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709562v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morenton" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375317v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378096v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giannini" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Falcidieno" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375324v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Monti" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00393038v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401376v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375312v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401377v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384288v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pernot" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377041v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Pernot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372918v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384285v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377047v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372921v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133467v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551128v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Masmoudi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Casalino" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07170-1_12" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888390v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bourcier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130911-3-BR-3021.00017" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188593v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607543v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444685v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Tamzalit" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cortes-Cornax" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Goepp" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Front" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04246559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Peaucelle" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Trentesaux" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;lg&#252;n Alpan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Postoyan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Auriol" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004385v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bonjour" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Geneste" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00801687v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>