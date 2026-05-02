--- v0 (2026-03-06)
+++ v1 (2026-05-02)
@@ -132,2723 +132,2853 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D finite-element mesh for modeling large-scale surface deformation induced by subduction megathrust earthquakes: Application to Chile</w:t>
+                <w:t xml:space="preserve">Massively parallel tandem traversal of bounding volume hierarchies for geometric queries on distributed meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Boulze</w:t>
+                <w:t xml:space="preserve">A. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Klein</w:t>
+                <w:t xml:space="preserve">V. Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luce Fleitout</w:t>
+                <w:t xml:space="preserve">O. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Vigny</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seismica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
+              <w:t xml:space="preserve">Computers &amp; Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 316, pp.107843. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05378163v1</w:t>
+                <w:t xml:space="preserve">hal-05586992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of secondary branches on crack propagation in Rolling Contact Fatigue</w:t>
+                <w:t xml:space="preserve">3D finite-element mesh for modeling large-scale surface deformation induced by subduction megathrust earthquakes: Application to Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mael Zaid</w:t>
+                <w:t xml:space="preserve">Hugo Boulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Doquet</w:t>
+                <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+                <w:t xml:space="preserve">Emilie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Depouhon</w:t>
+                <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+                <w:t xml:space="preserve">Christophe Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 182, pp.Article 108211. </w:t>
+              <w:t xml:space="preserve">Seismica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04504434v1</w:t>
+                <w:t xml:space="preserve">hal-05378163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared Influence of a Lubricant on Mode I and Mode II Fatigue Crack Growth Kinetics in a Gear Steel</w:t>
+                <w:t xml:space="preserve">On the influence of secondary branches on crack propagation in Rolling Contact Fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Doquet</w:t>
+                <w:t xml:space="preserve">Mael Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Zaid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">V. Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Depouhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.14541⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.Article 108211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04836358v1</w:t>
+                <w:t xml:space="preserve">hal-04504434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth under large scale yielding condition: a tool based on explicit crack growth</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Compared Influence of a Lubricant on Mode I and Mode II Fatigue Crack Growth Kinetics in a Gear Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/jtcam.9296⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 48 (3), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03628416v3</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularity-free theory and adaptive finite element computations of arbitrarily-shaped dislocation loop dynamics in 3D heterogeneous material structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fatigue crack growth under large scale yielding condition: a tool based on explicit crack growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/jtcam.9296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104954⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03864337v1</w:t>
+                <w:t xml:space="preserve">hal-03628416v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack growth in bearing steel under cyclic mode II + static biaxial compression</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Singularity-free theory and adaptive finite element computations of arbitrarily-shaped dislocation loop dynamics in 3D heterogeneous material structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vattré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107074⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 167, pp.104954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698189v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free vibration of fully coupled thermoelastic multilayered composites with imperfect interfaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fatigue crack growth in bearing steel under cyclic mode II + static biaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113203⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 163, pp.107074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116503v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a 3D realistic crack path in the driving forces for fatigue crack growth under mode I+II loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Free vibration of fully coupled thermoelastic multilayered composites with imperfect interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vattré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernian Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Dezecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102570⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 259, pp.113203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02873578v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+                <w:t xml:space="preserve">Influence of a 3D realistic crack path in the driving forces for fatigue crack growth under mode I+II loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Blaysat</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manon Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Dezecot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t>
+              <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 108, pp.102570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877391v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02873578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crack growth behavior in dissimilar welded Ti based alloys under biaxial fatigue loading</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Cusset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Hosdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.09.013⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01883371v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation between crack growth behaviour and crack front morphology under hold-time conditions in DA Inconel 718</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crack growth behavior in dissimilar welded Ti based alloys under biaxial fatigue loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pierret</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 96, pp.17-27. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, pp.209-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.11.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01475729v1</w:t>
+                <w:t xml:space="preserve">hal-01883371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale analysis of damage growth in woven composites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation between crack growth behaviour and crack front morphology under hold-time conditions in DA Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Hild</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Emmanuel Fessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pierret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.018⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.17-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480982v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01475729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damage onset modeling in woven composites based on a coupled stress and energy criterion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hirsekorn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 169, pp.189-200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second Sandia Fracture Challenge : predictions of ductile failure under quasi-static and moderate-rate dynamic loading</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.R. Bosiljevac</w:t>
+                <w:t xml:space="preserve">Mesoscale analysis of damage growth in woven composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Corona</w:t>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Moore</w:t>
+                <w:t xml:space="preserve">Anne Mavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 198, pp.5-100. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.77-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-016-0089-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305640v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D simulation of short fatigue crack propagation by finite element crystal plasticity and remeshing</w:t>
+                <w:t xml:space="preserve">The second Sandia Fracture Challenge : predictions of ductile failure under quasi-static and moderate-rate dynamic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
+                <w:t xml:space="preserve">B.L. Boyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Li</w:t>
+                <w:t xml:space="preserve">S.L.B. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wang</w:t>
+                <w:t xml:space="preserve">T.R. Bosiljevac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+                <w:t xml:space="preserve">E. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.05.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198, pp.5-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-016-0089-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237651v1</w:t>
+                <w:t xml:space="preserve">hal-01305640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new marching ridges algorithm for crack path tracking in regularized media</w:t>
+                <w:t xml:space="preserve">3D simulation of short fatigue crack propagation by finite element crystal plasticity and remeshing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.04.043⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.238-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199601v1</w:t>
+                <w:t xml:space="preserve">hal-01237651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of damage at the mesoscopic scale of woven polymer matrix composites under quasi-static tensile loading</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new marching ridges algorithm for crack path tracking in regularized media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Chiaruttini</w:t>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.H. Leroy</w:t>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mavel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 119, pp.1 - 11. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.57-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.09.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929287v2</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal plasticity finite element simulation of crack growth in single crystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of damage at the mesoscopic scale of woven polymer matrix composites under quasi-static tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forest</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Doitrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fagiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.061⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01078756v1</w:t>
+                <w:t xml:space="preserve">hal-01929287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An adaptive algorithm for cohesive zone model and arbitrary crack propagation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Crystal plasticity finite element simulation of crack growth in single crystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 21, pp.208-218. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.191-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17797179.2012.744544⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00752797v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01078756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining X‐ray Microtomography with Full Field Finite Elements Method to Study 3D Cracking in Structural Materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An adaptive algorithm for cohesive zone model and arbitrary crack propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Riolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21, pp.208-218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2012.744544⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01668797v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00752797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Combining X‐ray Microtomography with Full Field Finite Elements Method to Study 3D Cracking in Structural Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01668797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A monolithic strategy based on an hybrid domain decomposition method for multiphysic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.523-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.13.523-534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2858,2870 +2988,2870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments finis des interactions entre boucles de dislocation et précipités γ′ tertiaires dans un superalliage base nickel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Détection des contacts en mémoire massivement distribuée par un double parcours de Bounding Volume Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vattré</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668948v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des contacts en mémoire massivement distribuée par un double parcours de Bounding Volume Hierarchies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Modélisation par éléments finis des interactions entre boucles de dislocation et précipités γ′ tertiaires dans un superalliage base nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jamond</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vattré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610918v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'essais en fatigue pour l'étude de la propagation de fissures courtes à partir d'un défaut surfacique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vattré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2M 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of fatigue crack growth under cyclic mode II + static biaxial compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03717580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche monolithique globale/locale à interface diffuse par intersection de maillage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vattré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03687489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la cinématique de fissuration à l'échelle mésoscopique des composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hirsekorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche numérique générique pour la discrétisation des discontinuités surfaciques : application à la dynamique des boucles de dislocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vattré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode multi-modèle adaptative pour la simulation de propagation d'endommagement dans des grandes structures composites stratifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Borakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hurmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z-set -suite logicielle pour la simulation des matériaux et structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Rannou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarck numérique “Safrangroup” académique en fissuration 3D sur expérimentations existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Osipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Lasry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled stress and energy analysis of crack onset in textile composites at the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hirsekorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Hirsekorn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forces configurationnelles et localisation de front de fissure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to simulate ductile failure with mesh adaptivity within the finite strain framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2014 - WCCM XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrale invariante pour la propagation de fissure en élastoplasticité sous chargement de fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Guilié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches par maillage conforme en mécanique non-linéaire de la rupture : méthode G-theta et modèle de zone cohésive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approche multiéchelle Arlequin pour l'étude des structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyn Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592929v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle Arlequin pour l'étude des structures composites stratifiées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Z-set/ZeBuLoN : une suite logicielle pour la mécanique des matériaux et le calcul de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Foerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592921v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place d'un modèle de zone cohésive à base physique dans un bicristal de gamma-TiAl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arjen Roos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00592923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-set/ZeBuLoN : une suite logicielle pour la mécanique des matériaux et le calcul de structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approches par maillage conforme en mécanique non-linéaire de la rupture : méthode G-theta et modèle de zone cohésive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Guilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feyel Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592920v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Arlequin et décomposition de domaine : aspects théoriques et logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An implicit energetic approach of 3d crack growth under fatigue loading and residual stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00311315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new semi-analytical method for the construction of auxiliary fields in the interaction integrals of 3-D LEFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00399713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de propagation implicite pour la fissuration tridimensionnelle en fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approche énergétique implicite pour la propagation de ﬁssures en 3D. Prise en compte des contraintes résiduelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Edeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.723--728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362203v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche énergétique implicite pour la propagation de ﬁssures en 3D. Prise en compte des contraintes résiduelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Un algorithme de propagation implicite pour la fissuration tridimensionnelle en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.723--728</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500105v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma d'intégration temporelle multi-échelles appliqué à un problème poro-mécanique non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of domain decomposition in time and space methods for multiphysic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM 2005 - Gesellschaft für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche hybride de décomposition de domaine pour les problèmes multiphysiques : application à la poroélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of 6e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5731,161 +5861,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Fatigue crack growth under large scale yielding condition: a tool based on explicit crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Brighenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId173"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5953,51 +6083,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4783D593"/>
+    <w:nsid w:val="A67DF51C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6184,51 +6314,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chiaruttini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1541-1588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378163v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1544" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504434v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Zaid" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depouhon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108211" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836358v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Zaid" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pacou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14541" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628416v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9296" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vattr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104954" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698189v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107074" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116503v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernian Pan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113203" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873578v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abecassis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102570" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883371v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.013" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475729v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.11.015" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480982v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mavel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.018" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474372v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirsekorn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.11.021" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305640v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Boyce" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Kramer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bosiljevac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corona" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Moore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0089-7" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.05.022" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4D20TMT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199601v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929287v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doitrand" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiaruttini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Leroy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078756v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.061" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LB4VMHT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752797v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riolo" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.744544" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668948v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610918v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Motte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131530v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouyx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717580v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourrier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262212v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824639v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borakiewicz" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465793v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soria" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354646v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515070v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rakotomalala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102141v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feld-Payet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717109v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guili&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592929v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guilie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyel Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592923v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413605v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Touzeau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311315v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Edeline" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399713v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362203v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ousset" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500105v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Edeline" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812982v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224418v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963541v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brighenti" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chiaruttini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1541-1588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586992v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiaruttini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prabel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107843" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1544" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Zaid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depouhon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Zaid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pacou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628416v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vattr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104954" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernian Pan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abecassis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102570" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.11.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirsekorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.11.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mavel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Boyce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Kramer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bosiljevac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Moore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0089-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.05.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4D20TMT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929287v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doitrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LB4VMHT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.744544" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Motte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouyx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824639v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borakiewicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rakotomalala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102141v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feld-Payet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guili&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guilie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyel Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Touzeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Edeline" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Edeline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ousset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brighenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>