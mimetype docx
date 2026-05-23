--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-1541-1588</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=pmesNDcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,2827 +179,2827 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel tandem traversal of bounding volume hierarchies for geometric queries on distributed meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Jamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Prabel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 316, pp.107843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2025.107843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05586992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D finite-element mesh for modeling large-scale surface deformation induced by subduction megathrust earthquakes: Application to Chile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Boulze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luce Fleitout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Vigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seismica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26443/seismica.v4i2.1544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of secondary branches on crack propagation in Rolling Contact Fatigue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compared Influence of a Lubricant on Mode I and Mode II Fatigue Crack Growth Kinetics in a Gear Steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Doquet</w:t>
+                <w:t xml:space="preserve">Véronique Doquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maël Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108211⟩</w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 48 (3), pp.1137-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ffe.14541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04504434v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04836358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compared Influence of a Lubricant on Mode I and Mode II Fatigue Crack Growth Kinetics in a Gear Steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the influence of secondary branches on crack propagation in Rolling Contact Fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Zaid</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Mael Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Depouhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ffe.14541⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182, pp.Article 108211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2024.108211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04836358v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04504434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack growth under large scale yielding condition: a tool based on explicit crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/jtcam.9296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03628416v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularity-free theory and adaptive finite element computations of arbitrarily-shaped dislocation loop dynamics in 3D heterogeneous material structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vattré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 167, pp.104954. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue crack growth in bearing steel under cyclic mode II + static biaxial compression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mael Zaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Pacou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 163, pp.107074. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2022.107074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03698189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free vibration of fully coupled thermoelastic multilayered composites with imperfect interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vattré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernian Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composite Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 259, pp.113203. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruct.2020.113203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a 3D realistic crack path in the driving forces for fatigue crack growth under mode I+II loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Dezecot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical and Applied Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 108, pp.102570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tafmec.2020.102570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-partner benchmark experiment of fatigue crack growth measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Cusset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Hosdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 235, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2020.107157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack growth behavior in dissimilar welded Ti based alloys under biaxial fatigue loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Abecassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Köster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A. Esin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.209-224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2018.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation between crack growth behaviour and crack front morphology under hold-time conditions in DA Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Fessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pierret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96, pp.17-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damage onset modeling in woven composites based on a coupled stress and energy criterion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Mesoscale analysis of damage growth in woven composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.11.021⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 96, pp.77-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474372v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale analysis of damage growth in woven composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Damage onset modeling in woven composites based on a coupled stress and energy criterion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Carrere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hirsekorn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.02.018⟩</w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 169, pp.189-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2016.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480982v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The second Sandia Fracture Challenge : predictions of ductile failure under quasi-static and moderate-rate dynamic loading</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D simulation of short fatigue crack propagation by finite element crystal plasticity and remeshing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.L.B. Kramer</w:t>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.R. Bosiljevac</w:t>
+                <w:t xml:space="preserve">Jia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Corona</w:t>
+                <w:t xml:space="preserve">F. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Moore</w:t>
+                <w:t xml:space="preserve">A. Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 198, pp.5-100. </w:t>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 82, pp.238-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-016-0089-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.05.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01305640v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D simulation of short fatigue crack propagation by finite element crystal plasticity and remeshing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The second Sandia Fracture Challenge : predictions of ductile failure under quasi-static and moderate-rate dynamic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia Li</w:t>
+                <w:t xml:space="preserve">B.L. Boyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wang</w:t>
+                <w:t xml:space="preserve">S.L.B. Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Roos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+                <w:t xml:space="preserve">T.R. Bosiljevac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.A. Moore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.05.022⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 198, pp.5-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-016-0089-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01237651v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new marching ridges algorithm for crack path tracking in regularized media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterization and numerical modeling of damage at the mesoscopic scale of woven polymer matrix composites under quasi-static tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Besson</w:t>
+                <w:t xml:space="preserve">A. Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Feyel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Fagiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.H. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.04.043⟩</w:t>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119, pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199601v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01929287v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization and numerical modeling of damage at the mesoscopic scale of woven polymer matrix composites under quasi-static tensile loading</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new marching ridges algorithm for crack path tracking in regularized media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.H. Leroy</w:t>
+                <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mavel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2015.09.015⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 71, pp.57-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2015.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01929287v2</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01199601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal plasticity finite element simulation of crack growth in single crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94, pp.191-197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.commatsci.2014.03.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptive algorithm for cohesive zone model and arbitrary crack propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 21, pp.208-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17797179.2012.744544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining X‐ray Microtomography with Full Field Finite Elements Method to Study 3D Cracking in Structural Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thilo F. Morgeneyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Laiarinandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOM Journal of the Minerals, Metals and Materials Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01668797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A monolithic strategy based on an hybrid domain decomposition method for multiphysic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Éléments Finis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 13, pp.523-534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/reef.13.523-534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00277631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2988,2870 +3009,2870 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection des contacts en mémoire massivement distribuée par un double parcours de Bounding Volume Hierarchies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation par éléments finis des interactions entre boucles de dislocation et précipités γ′ tertiaires dans un superalliage base nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jamond</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vattré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610918v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par éléments finis des interactions entre boucles de dislocation et précipités γ′ tertiaires dans un superalliage base nickel</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Détection des contacts en mémoire massivement distribuée par un double parcours de Bounding Volume Hierarchies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Prabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bovet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vattré</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jamond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668948v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique d'essais en fatigue pour l'étude de la propagation de fissures courtes à partir d'un défaut surfacique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bouyx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vattré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Blanche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2M 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of fatigue crack growth under cyclic mode II + static biaxial compression</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Approche monolithique globale/locale à interface diffuse par intersection de maillage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vattré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
+              <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03717580v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche monolithique globale/locale à interface diffuse par intersection de maillage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Analysis of fatigue crack growth under cyclic mode II + static biaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mael Zaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bonnand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Pacou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Doquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSMA 2022 15ème Colloque National en Calcul des Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Presqu’île de Giens, France</w:t>
+              <w:t xml:space="preserve">15ème colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], May 2022, Hyères-les-Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687489v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03717580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la cinématique de fissuration à l'échelle mésoscopique des composites tissés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Fourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hirsekorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rassineux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Nationale Supérieure d'Arts et Métiers (ENSAM) - Bordeaux, Jul 2019, Bordeaux, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02420730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche numérique générique pour la discrétisation des discontinuités surfaciques : application à la dynamique des boucles de dislocation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vattré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02262212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode multi-modèle adaptative pour la simulation de propagation d'endommagement dans des grandes structures composites stratifiées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Borakiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Hurmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, LEM3, MSME, Université de Lorraine, Arts et Métiers, CNRS, May 2019, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z-set -suite logicielle pour la simulation des matériaux et structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Rannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Presqu’île de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmarck numérique “Safrangroup” académique en fissuration 3D sur expérimentations existantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Osipov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Dompierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Lasry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03465793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled stress and energy analysis of crack onset in textile composites at the mesoscopic scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hirsekorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Doitrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fagiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCM17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forces configurationnelles et localisation de front de fissure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bonnand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Rakotomalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to simulate ductile failure with mesh adaptivity within the finite strain framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Feld-Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Besson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCOMAS 2014 - WCCM XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01102141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrale invariante pour la propagation de fissure en élastoplasticité sous chargement de fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Riolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Guilié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2013, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche multiéchelle Arlequin pour l'étude des structures composites stratifiées</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Approches par maillage conforme en mécanique non-linéaire de la rupture : méthode G-theta et modèle de zone cohésive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+                <w:t xml:space="preserve">Joachim Guilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feyel Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592921v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z-set/ZeBuLoN : une suite logicielle pour la mécanique des matériaux et le calcul de structures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Approche multiéchelle Arlequin pour l'étude des structures composites stratifiées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyn Touzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592920v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d'un modèle de zone cohésive à base physique dans un bicristal de gamma-TiAl</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Z-set/ZeBuLoN : une suite logicielle pour la mécanique des matériaux et le calcul de structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Didier Garaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ron Foerch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592923v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches par maillage conforme en mécanique non-linéaire de la rupture : méthode G-theta et modèle de zone cohésive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Mise en place d'un modèle de zone cohésive à base physique dans un bicristal de gamma-TiAl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feyel Frédéric</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
+                <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Le Tallec</w:t>
+                <w:t xml:space="preserve">Eva Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arjen Roos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p. ; Clé USB</w:t>
+              <w:t xml:space="preserve">, May 2011, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00592929v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00592923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode Arlequin et décomposition de domaine : aspects théoriques et logiciels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Touzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachmi Ben Dhia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e Colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2009, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An implicit energetic approach of 3d crack growth under fatigue loading and residual stresses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A new semi-analytical method for the construction of auxiliary fields in the interaction integrals of 3-D LEFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Edeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">, Jul 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00311315v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new semi-analytical method for the construction of auxiliary fields in the interaction integrals of 3-D LEFM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">An implicit energetic approach of 3d crack growth under fatigue loading and residual stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Edeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eighth World Congress on Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2008, Venise, Italy</w:t>
+              <w:t xml:space="preserve">, 2008, Venise, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399713v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00311315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche énergétique implicite pour la propagation de ﬁssures en 3D. Prise en compte des contraintes résiduelles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Un algorithme de propagation implicite pour la fissuration tridimensionnelle en fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.723--728</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01500105v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme de propagation implicite pour la fissuration tridimensionnelle en fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Approche énergétique implicite pour la propagation de ﬁssures en 3D. Prise en compte des contraintes résiduelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Edeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Ousset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">8e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2007, Giens, France. pp.723--728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03362203v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un schéma d'intégration temporelle multi-échelles appliqué à un problème poro-mécanique non-linéaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSMA, May 2005, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of domain decomposition in time and space methods for multiphysic problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GAMM 2005 - Gesellschaft für Angewandte Mathematik und Mechanik</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche hybride de décomposition de domaine pour les problèmes multiphysiques : application à la poroélasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gosselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proc. of 6e Colloque National en Calcul des Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01224418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5861,161 +5882,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of &amp;quot;Fatigue crack growth under large scale yielding condition: a tool based on explicit crack growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Köster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Missoum-Benziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Brighenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03963541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6083,51 +6104,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A67DF51C"/>
+    <w:nsid w:val="FB701105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6314,51 +6335,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chiaruttini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1541-1588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586992v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiaruttini" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prabel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107843" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378163v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1544" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504434v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Zaid" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depouhon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108211" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Zaid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pacou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14541" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628416v3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9296" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864337v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vattr&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104954" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698189v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107074" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernian Pan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113203" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873578v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abecassis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102570" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.013" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475729v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.11.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474372v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirsekorn" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.11.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480982v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mavel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.018" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305640v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Boyce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Kramer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bosiljevac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corona" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Moore" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0089-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.05.022" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4D20TMT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.043" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929287v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doitrand" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Leroy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.015" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078756v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.061" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LB4VMHT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752797v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riolo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.744544" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610918v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Motte" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668948v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131530v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouyx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717580v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420730v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourrier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262212v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824639v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borakiewicz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465793v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soria" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354646v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515070v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rakotomalala" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102141v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feld-Payet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717109v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guili&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592921v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592923v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592929v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guilie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyel Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Touzeau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311315v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Edeline" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399713v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500105v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Edeline" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ousset" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812982v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224418v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963541v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brighenti" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-chiaruttini" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1541-1588" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=pmesNDcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586992v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Motte" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bovet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chiaruttini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Jamond" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Prabel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2025.107843" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378163v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Boulze" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Didier Garaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luce Fleitout" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vigny" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26443/seismica.v4i2.1544" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04836358v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Doquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Zaid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pacou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chiaruttini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.14541" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04504434v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Zaid" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Doquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Depouhon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2024.108211" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628416v3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maurel" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain K&#246;ster" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Missoum-Benziane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.9296" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864337v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vattr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104954" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698189v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2022.107074" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116503v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernian Pan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2020.113203" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873578v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Abecassis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dezecot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2020.102570" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cusset" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Hosdez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2020.107157" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883371v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A. Esin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2018.09.013" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475729v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fessler" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Andrieu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pierret" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.11.015" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480982v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Doitrand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fagiano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mavel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.02.018" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474372v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Carrere" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hirsekorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2016.11.021" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01237651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Roos" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.05.022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4D20TMT-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01305640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.L. Boyce" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.L.B. Kramer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Bosiljevac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corona" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Moore" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0089-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929287v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doitrand" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fagiano" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.H. Leroy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mavel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2015.09.015" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01199601v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Feld-Payet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Besson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2015.04.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01078756v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2014.03.061" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4LB4VMHT-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Geoffroy" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Riolo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.744544" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668797v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo F. Morgeneyer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Laiarinandrasana" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00277631v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gosselet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/reef.13.523-534" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668948v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Motte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Prabel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jamond" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131530v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bouyx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Blanche" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717580v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420730v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fourrier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baranger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rassineux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02262212v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borakiewicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hurmane" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Rannou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465793v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Soria" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Osipov" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompierre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Lasry" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354646v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515070v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Rakotomalala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01102141v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feld-Payet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Feyel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717109v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guili&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592929v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Guilie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feyel Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Le Tallec" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592921v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyn Touzeau" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachmi Ben Dhia" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592920v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Foerch" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592923v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413605v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Touzeau" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399713v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Edeline" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00311315v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Ousset" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500105v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Edeline" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812982v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01224418v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963541v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Brighenti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>