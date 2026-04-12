--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -66,1874 +66,1994 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2024. Migration de Frontière·s sur OpenEdition Journals : une revue d’archéologie, histoire et histoire de l’art nativement en accès ouvert</w:t>
+                <w:t xml:space="preserve">Analyse des systèmes d’information et de référencement pour les revues au format électronique en accès ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Perrot</w:t>
+                <w:t xml:space="preserve">Aricia Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+                <w:t xml:space="preserve">Marie Piquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05497533v1</w:t>
-[...72 lines deleted...]
-                <w:t xml:space="preserve">halshs-01634373v1</w:t>
+                <w:t xml:space="preserve">hal-05560473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les revues de SHS du site Lyon Saint-Étienne. État des lieux et évolutions (2019-2022)</w:t>
+                <w:t xml:space="preserve">2024. Migration de Frontière·s sur OpenEdition Journals : une revue d’archéologie, histoire et histoire de l’art nativement en accès ouvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bièvre-Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Baylé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11es journées du réseau Médici</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04129192v1</w:t>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05497533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Elites Networks in Ancient Egypt: Thinking about Methodological Solutions</w:t>
+                <w:t xml:space="preserve">Analyse des réseaux en Egypte ancienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rosemonde Letricot; Mario Cuxac; Maria Uzcategui; Andrea Cavaletto. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hisorical Network Research Conference 2014</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649791v1</w:t>
+              <w:t xml:space="preserve">Le Réseau. Usages d'une notion polysémique en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Louvain, pp.57-72, 2016, 9782875585004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réseaux de pouvoir en Haute-Égypte</w:t>
+                <w:t xml:space="preserve">Les revues de SHS du site Lyon Saint-Étienne. État des lieux et évolutions (2019-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11es journées du réseau Médici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Liège, Belgique. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.momeditions.18002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05303114v1</w:t>
+                <w:t xml:space="preserve">hal-04129192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyzing Elites Networks in Ancient Egypt: Thinking about Methodological Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hisorical Network Research Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Gand, Belgium. , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mort et ses frontières</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réseaux de pouvoir en Haute-Égypte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MOM Éditions, 2023, 978-2-35668-083-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.18002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04287995v1</w:t>
+                <w:t xml:space="preserve">hal-05303114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les frontières de l’Africa : entretien avec Stéphanie Guédon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guédon</w:t>
+                <w:t xml:space="preserve">La mort et ses frontières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 2, </w:t>
-[...26 lines deleted...]
-                <w:t xml:space="preserve">hal-03117506v1</w:t>
+              <w:t xml:space="preserve">, 6, pp.76, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03843607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Network Analysis in Egyptology: benefits, methods and limits</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dépasser la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Egyptian Archaeology</w:t>
-[...168 lines deleted...]
-                <w:t xml:space="preserve">hal-01633649v1</w:t>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.57, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35562/frontieres.76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04287995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse de réseaux en égyptologie : enjeux et contraintes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les frontières de l’Africa : entretien avec Stéphanie Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guédon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Perrot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PerséeUP #01</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01947727v1</w:t>
+              <w:t xml:space="preserve">Frontière·s : revue d’archéologie, histoire et histoire de l’art</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/frontieres.348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From court society to power networks. Evolution of social structures in Upper Egypt during the New Kingdom</w:t>
+                <w:t xml:space="preserve">Social Network Analysis in Egyptology: benefits, methods and limits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Network Analysis in Ancient Egypt</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">halshs-01947723v1</w:t>
+              <w:t xml:space="preserve">The Journal of Egyptian Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (1), pp.83-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0307513319889329⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02447738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Star Wars. Les origines antiques du mythe populaire</w:t>
+                <w:t xml:space="preserve">Review of Valentina GASPERINI, Tomb Robberies at the End of the New Kingdom. The Gurob Burnt Groups Reinterpreted, Oxford, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquipop</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-01634411v1</w:t>
+              <w:t xml:space="preserve">Archaeological Review from Cambridge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que faire avec… un réseau ?</w:t>
+                <w:t xml:space="preserve">Hatiay, responsable des prophètes de tous les dieux : une généalogie ramesside à réviser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches et méthodes actuelles en sciences de l’Antiquité</w:t>
-[...297 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649799v1</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, BIFAO, 114 (1), pp.99-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01633649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parole aux doctorants</w:t>
+                <w:t xml:space="preserve">Star Wars. Les origines antiques du mythe populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-            <w:pPr/>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquipop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.3377⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01634411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse de réseaux en égyptologie : enjeux et contraintes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PerséeUP #01</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From court society to power networks. Evolution of social structures in Upper Egypt during the New Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Social Network Analysis in Ancient Egypt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Prague, Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire avec… un réseau ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approches et méthodes actuelles en sciences de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01947731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elite Networks during the reign of Ramesses II (13th century B.C.): the Upper Egyptian connection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historical Network Research Conference 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">halshs-01649796v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le clergé itinérant : la mobilité rituelle des prêtres au cours des fêtes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les célébrations-ḥbw en Égypte ancienne : aspects pratiques et rituels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Eyptological Social Network Analysis : the High Priest of Osiris Wennefer and his Relatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIth International Congress of Egyptologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Florence, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01661772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analyse des réseaux d’élites en Égypte ancienne : réflexions sur des solutions méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Université d'été "Les réseaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Ferney-Voltaire, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cours (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parole aux doctorants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chollier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01649796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cours (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le premier prophète d’Osiris Ounennéfer et son réseau : apports de la Social Network Analysis à l’étude du Nouvel Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chollier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Suisse. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cel-01661800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId43"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2080,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634373v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649791v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303114v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.18002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843607v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287995v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.76" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03117506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.348" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02447738v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0307513319889329" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947735v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947727v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947723v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634411v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.3377" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661780v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661772v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649799v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649796v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01661800v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560473v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chollier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aricia Bassinet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Piquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05497533v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Perrot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bi&#232;vre-Perrin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Bayl&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634373v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129192v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303114v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.18002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843607v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287995v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35562/frontieres.76" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-03117506v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gu&#233;don" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/frontieres.348" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02447738v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0307513319889329" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947735v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01634411v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.3377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947727v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947723v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01947731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661780v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649801v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01661772v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649799v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01649796v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/cel-01661800v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>