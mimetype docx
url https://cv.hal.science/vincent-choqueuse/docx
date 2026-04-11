--- v0 (2026-03-16)
+++ v1 (2026-04-11)
@@ -587,330 +587,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
+                <w:t xml:space="preserve">Parametric Tracking of Electrical Current Components Using Gradient Descent Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+                <w:t xml:space="preserve">Marouane Frini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Military Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (16), pp.8834-8841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09544062221077822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145533v1</w:t>
+                <w:t xml:space="preserve">hal-04074649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Tracking of Electrical Current Components Using Gradient Descent Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Frini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Auger</w:t>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236 (16), pp.8834-8841. </w:t>
+              <w:t xml:space="preserve">Journal of Military Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09544062221077822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074649v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), pp.3794 - 3804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -944,90 +944,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of the Channel Parameters in Presence of Transmitter and Receiver IQ Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Military Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (2), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1061,51 +1061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Network for the Global Compensation of Physical Layer Linear Impairments in Coherent Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,77 +1178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Phasor Estimations in Three-Phase Systems: Maximum Likelihood Algorithms and Theoretical Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1419,785 +1419,785 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Current Signal Analysis Based on a Matched Subspace Detector</w:t>
+                <w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Auger</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2017.2749858⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, June 2017, 32 (2), pp.401 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2017.2661541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651982v1</w:t>
+                <w:t xml:space="preserve">hal-01531783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Disturbances Classification based on a Model Order Selection Method for Power Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, June 2017, 32 (2), pp.401 - 413. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2017.2661541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2711565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531783v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbances Classification based on a Model Order Selection Method for Power Quality Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Maximum Likelihood Frequency and Phasor Estimations for Electric Power Grid Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2711565⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2017.2727529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576981v1</w:t>
+                <w:t xml:space="preserve">hal-01651985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Frequency and Phasor Estimations for Electric Power Grid Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+                <w:t xml:space="preserve">Motor Current Signal Analysis Based on a Matched Subspace Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.3260 - 3270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2017.2727529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2017.2749858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651985v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine bearing faults detection based on a multi-dimensional MUSIC algorithm and maximum likelihood estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Novel Induction Machine Fault Detector Based on Hypothesis Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Trachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Tianzhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISA Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.isatra.2016.03.007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, May-June 2017, 53 (3), pp.3039 - 3048. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2625769⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01356692v1</w:t>
+                <w:t xml:space="preserve">hal-01531787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Induction Machine Fault Detector Based on Hypothesis Testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Induction machine bearing faults detection based on a multi-dimensional MUSIC algorithm and maximum likelihood estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wang Tianzhen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, May-June 2017, 53 (3), pp.3039 - 3048. </w:t>
+              <w:t xml:space="preserve">ISA Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.413-424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2016.2625769⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isatra.2016.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531787v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01356692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Machines Fault Detection Based on Subspace Spectral Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,64 +2244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Machine Diagnosis using Stator Current Advanced Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,64 +2339,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition Monitoring of Induction Motors Based on Stator Currents Demodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2437,399 +2437,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of amplitude, phase and unbalance parameters in three phase systems: analytical solutions, efficient implementation and performance analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des techniques de traitement de signaux non-stationnaires pour le diagnostic des génératrices asynchrones d'éoliennes offshores et d'hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belouchrani Adel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058109v1</w:t>
+                <w:t xml:space="preserve">hal-01077487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des techniques de traitement de signaux non-stationnaires pour le diagnostic des génératrices asynchrones d'éoliennes offshores et d'hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Induction machine faults detection using stator current parametric spectral estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.447-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077487v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01079500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine faults detection using stator current parametric spectral estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Estimation of amplitude, phase and unbalance parameters in three phase systems: analytical solutions, efficient implementation and performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belouchrani Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, pp.447-464. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (16), pp.4064 - 4076. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.06.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2333565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079500v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEMD-based windturbinebearingfailuredetectionusing the generatorstatorcurrenthomopolarcomponent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,64 +2876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Frequency Spectral Subtraction and Its Contribution to Induction Machines' Bearings Condition Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2980,77 +2980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Three-Phase Electrical Machines Using Multidimensional Demodulation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3097,51 +3097,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Channel Estimation for STBC Systems Using Higher-Order Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3227,64 +3227,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert Transform-Based Bearing Failure Detection in DFIG-Based Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,51 +3335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Recognition of Linear Space–Time Block Codes: A Likelihood-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,64 +3465,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Space-Time Block Code Recognition Using correlation matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,51 +4029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4154,51 +4154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4234,486 +4234,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+                <w:t xml:space="preserve">Optimized Cost Function of Multi-Layer Perceptron for Fibre Non-Linear Impairment Mitigation in Coherent 200-Gbps DP-16QAM Transmission System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Azou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing in Photonic Communications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Maastricht, Netherlands. pp.JTu2A.41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BGPPM.2022.JTu2A.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818275v1</w:t>
+                <w:t xml:space="preserve">hal-04166693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Cost Function of Multi-Layer Perceptron for Fibre Non-Linear Impairment Mitigation in Coherent 200-Gbps DP-16QAM Transmission System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing in Photonic Communications 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1616-1620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BGPPM.2022.JTu2A.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04166693v1</w:t>
+                <w:t xml:space="preserve">hal-04145035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bucharest, France. pp.3794-3804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04145035v1</w:t>
+                <w:t xml:space="preserve">hal-03818275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation and Compensation of Transmitter IQ Imbalance and Laser Phase Noise in Coherent Optical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Photonics Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4747,90 +4747,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symmetrical components-based load oscillation detection method for closed-loop controlled induction motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4890,64 +4890,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of phase diversity for spectral estimation in current signature analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4994,77 +4994,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of three-phase power disturbances based on model order selection in smart grid applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5111,77 +5111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction machine faults detection based on a constant false alarm rate detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5241,51 +5241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phasor estimation using conditional maximum likelihood: Strengths and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5339,642 +5339,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Algorithm for Power System Fault Type Classification based on Least Square Phasor Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Stator Current Analysis by Subspace Methods for Fault Detection in Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Trachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 41st Annual Conference of the IEEE Industrial Electronics Society, IECON 2015</w:t>
+              <w:t xml:space="preserve">Industrial Electronics Society, IECON 2015 - 41st Annual Conference of the IEEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311209v1</w:t>
+                <w:t xml:space="preserve">hal-01264782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator Current Analysis by Subspace Methods for Fault Detection in Induction Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">An Improved Algorithm for Power System Fault Type Classification based on Least Square Phasor Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Electronics Society, IECON 2015 - 41st Annual Conference of the IEEE</w:t>
+              <w:t xml:space="preserve"> 41st Annual Conference of the IEEE Industrial Electronics Society, IECON 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01264782v1</w:t>
+                <w:t xml:space="preserve">hal-01311209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Sags Estimation in Three-Phase Systems using Unconditional Maximum Likelihood Estimation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+                <w:t xml:space="preserve">Induction machine bearing faults detection based on Hilbert-Huang transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178495⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 24th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buzios, France. pp.843-848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146218v1</w:t>
+                <w:t xml:space="preserve">hal-03413388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine bearing faults detection based on Hilbert-Huang transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximum likelihood frequency estimation in smart grid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youness Trachi</w:t>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 24th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281580⟩</w:t>
+              <w:t xml:space="preserve">ISIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buzios, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413388v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood frequency estimation in smart grid applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Voltage Sags Estimation in Three-Phase Systems using Unconditional Maximum Likelihood Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Buzios, Brazil. </w:t>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia. pp.2869 - 2873, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212112v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stator current demodulation for induction machine rotor faults diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6028,1273 +6028,1273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stationary spectral estimation for wind turbine induction generator faults detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Parametric Spectral Estimator for Faults Detection in Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7376 - 7381, </w:t>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7358 - 7363, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926741v1</w:t>
+                <w:t xml:space="preserve">hal-00926738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Spectrale Paramétrique dans un contexte Smart-Grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Non-stationary spectral estimation for wind turbine induction generator faults detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7376 - 7381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863015v1</w:t>
+                <w:t xml:space="preserve">hal-00926741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric Spectral Estimator for Faults Detection in Induction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Analyse Spectrale Paramétrique dans un contexte Smart-Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00926738v1</w:t>
+                <w:t xml:space="preserve">hal-00863015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine fault detection enhancement using a stator current high resolution spectrum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Wind Turbine Bearing Failure Detection Using Generator Stator Current Homopolar Component Ensemble Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012-38th Annual Conference on IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3937-3942</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081696v1</w:t>
+                <w:t xml:space="preserve">hal-00768836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Turbine Bearing Failure Detection Using Generator Stator Current Homopolar Component Ensemble Empirical Mode Decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Time-Frequency Representations for Fault Detection in Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3584 - 3589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119891⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768836v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Time-Frequency Representations for Fault Detection in Wind Turbine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Induction Machine Fault Detection Enhancement Using a Stator Current High Resolution Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3584 - 3589, </w:t>
+              <w:t xml:space="preserve">IECON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3913 - 3918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657624v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Machine Fault Detection Enhancement Using a Stator Current High Resolution Spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Induction machine bearing failures detection using stator current frequency spectral subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2012 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.1228-1233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773049v1</w:t>
+                <w:t xml:space="preserve">hal-01073232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine bearing failures detection using stator current frequency spectral subtraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Induction Machine Bearing Failures Detection Using Stator Current Frequency Spectral Subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.1228 - 1233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2012.6237265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073232v1</w:t>
+                <w:t xml:space="preserve">hal-00717583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Machine Bearing Failures Detection Using Stator Current Frequency Spectral Subtraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Induction machine fault detection enhancement using a stator current high resolution spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2012-38th Annual Conference on IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3913-3918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2012.6237265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00717583v1</w:t>
+                <w:t xml:space="preserve">hal-01081696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non-Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non- Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier Jean</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur - EF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657623v1</w:t>
+                <w:t xml:space="preserve">hal-01073184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non- Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non-Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur - EF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">EF2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073184v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition Monitoring of Wind Turbines Based on Amplitude Demodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7341,64 +7341,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind turbines condition monitoring and fault diagnosis using generator current amplitude demodulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7458,77 +7458,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Signal Processing Techniques for Fault Detection and Diagnosis in a Wind Turbine Induction Generator Drive Train: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7579,90 +7579,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Fault Detection in DFIG-Based Wind Turbines Using the First Intrinsic Mode Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Conference on Electrical Machines - ICEM 2010, Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7709,77 +7709,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Fault Detection in DFIG-Based Wind Turbines Using the First Intrinsic Mode Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIX International Conference on Electrical Machines (ICEM), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, ROME, Italy. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7807,515 +7807,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t>
+              <w:t xml:space="preserve">IEEE COMM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489086v1</w:t>
+                <w:t xml:space="preserve">hal-00485432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t>
+              <w:t xml:space="preserve">IEEE Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489085v1</w:t>
+                <w:t xml:space="preserve">hal-00518576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE COMM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485432v1</w:t>
+                <w:t xml:space="preserve">hal-00489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518576v1</w:t>
+                <w:t xml:space="preserve">hal-00489085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance aveugle de codages OSTBC basée sur les propriétés matricielles des statistiques d'ordre 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8379,51 +8379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatialised Sound environment Synthesizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8513,51 +8513,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Montreal, Canada. pp.2041 - 2046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8623,51 +8623,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interception des signaux issus de communications MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8878,51 +8878,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B78AFBEB"/>
+    <w:nsid w:val="AB426118"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9109,51 +9109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-choqueuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2532-7486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143206303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05502957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerhoas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Kessler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sotomayor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3421927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074649v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062221077822" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2822323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280197v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166693v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2022.JTu2A.41" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217420" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793928" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362785" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264782v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392639" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281580" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281667" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926741v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700360" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926738v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700357" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081696v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389267" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657624v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119891" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073232v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717583v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2012.6237265" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657623v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2005.1556214" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383355v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02980963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-choqueuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2532-7486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143206303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05502957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerhoas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Kessler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sotomayor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3421927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062221077822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2822323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280197v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2022.JTu2A.41" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217420" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793928" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362785" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392639" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281580" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281667" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700357" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700360" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119891" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389267" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717583v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2012.6237265" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657623v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2005.1556214" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383355v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02980963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>