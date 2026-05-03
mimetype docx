--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -587,447 +587,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Tracking of Electrical Current Components Using Gradient Descent Algorithm</w:t>
+                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Frini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Auger</w:t>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09544062221077822⟩</w:t>
+              <w:t xml:space="preserve">Journal of Military Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074649v1</w:t>
+                <w:t xml:space="preserve">hal-04145533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Military Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.3794 - 3804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145533v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+                <w:t xml:space="preserve">Parametric Tracking of Electrical Current Components Using Gradient Descent Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Frini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (3), pp.3794 - 3804. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (16), pp.8834-8841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544062221077822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358461v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of the Channel Parameters in Presence of Transmitter and Receiver IQ Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Military Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (2), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1061,51 +1061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Network for the Global Compensation of Physical Layer Linear Impairments in Coherent Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,77 +1178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Phasor Estimations in Three-Phase Systems: Maximum Likelihood Algorithms and Theoretical Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1419,551 +1419,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t>
+                <w:t xml:space="preserve">Motor Current Signal Analysis Based on a Matched Subspace Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEC.2017.2661541⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.3260 - 3270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2017.2749858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531783v1</w:t>
+                <w:t xml:space="preserve">hal-01651982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbances Classification based on a Model Order Selection Method for Power Quality Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, June 2017, 32 (2), pp.401 - 413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2711565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2017.2661541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01576981v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Frequency and Phasor Estimations for Electric Power Grid Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disturbances Classification based on a Model Order Selection Method for Power Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TII.2017.2727529⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2711565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651985v1</w:t>
+                <w:t xml:space="preserve">hal-01576981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Current Signal Analysis Based on a Matched Subspace Detector</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Maximum Likelihood Frequency and Phasor Estimations for Electric Power Grid Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Auger</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 66 (12), pp.3260 - 3270. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIM.2017.2749858⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TII.2017.2727529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651982v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Induction Machine Fault Detector Based on Hypothesis Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,64 +2023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction machine bearing faults detection based on a multi-dimensional MUSIC algorithm and maximum likelihood estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2140,64 +2140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Machines Fault Detection Based on Subspace Spectral Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,64 +2244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Machine Diagnosis using Stator Current Advanced Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,64 +2339,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition Monitoring of Induction Motors Based on Stator Currents Demodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2437,399 +2437,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des techniques de traitement de signaux non-stationnaires pour le diagnostic des génératrices asynchrones d'éoliennes offshores et d'hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Estimation of amplitude, phase and unbalance parameters in three phase systems: analytical solutions, efficient implementation and performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belouchrani Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (16), pp.4064 - 4076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2333565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01077487v1</w:t>
+                <w:t xml:space="preserve">hal-01058109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction machine faults detection using stator current parametric spectral estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.447-464. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.06.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01079500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of amplitude, phase and unbalance parameters in three phase systems: analytical solutions, efficient implementation and performance analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des techniques de traitement de signaux non-stationnaires pour le diagnostic des génératrices asynchrones d'éoliennes offshores et d'hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01058109v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEMD-based windturbinebearingfailuredetectionusing the generatorstatorcurrenthomopolarcomponent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,64 +2876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Frequency Spectral Subtraction and Its Contribution to Induction Machines' Bearings Condition Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2980,77 +2980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Three-Phase Electrical Machines Using Multidimensional Demodulation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3091,347 +3091,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Channel Estimation for STBC Systems Using Higher-Order Statistics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Hilbert Transform-Based Bearing Failure Detection in DFIG-Based Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Turri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (3), pp.1249-1256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00566506v1</w:t>
+                <w:t xml:space="preserve">hal-00630431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilbert Transform-Based Bearing Failure Detection in DFIG-Based Wind Turbines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Blind Channel Estimation for STBC Systems Using Higher-Order Statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Turri</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Review of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (2), pp.495 - 505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TWC.2010.112310.091576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630431v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Recognition of Linear Space–Time Block Codes: A Likelihood-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (3), pp.1290 - 1299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3465,103 +3465,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Technical Academy Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, XIX (2), pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3586,90 +3586,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Space-Time Block Code Recognition Using correlation matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Wireless Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (9), pp.3526-3534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3695,51 +3695,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00395163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -4029,51 +4029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4109,1430 +4109,1430 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of frequency mapping on intermodulation distortion in an SOA-based optical fronthaul C-RAN architecture for 5G communications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparison of Machine Learning Techniques for Fiber Non-Linearity Compensation: Multilayer Perceptron vs. Learned Digital BackPropagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pincemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bucharest, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207458⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149163v1</w:t>
+                <w:t xml:space="preserve">hal-05606903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Cost Function of Multi-Layer Perceptron for Fibre Non-Linear Impairment Mitigation in Coherent 200-Gbps DP-16QAM Transmission System</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of frequency mapping on intermodulation distortion in an SOA-based optical fronthaul C-RAN architecture for 5G communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing in Photonic Communications 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BGPPM.2022.JTu2A.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04166693v1</w:t>
+                <w:t xml:space="preserve">hal-04149163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909961⟩</w:t>
+              <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bucharest, France. pp.3794-3804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145035v1</w:t>
+                <w:t xml:space="preserve">hal-03818275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+                <w:t xml:space="preserve">Optimized Cost Function of Multi-Layer Perceptron for Fibre Non-Linear Impairment Mitigation in Coherent 200-Gbps DP-16QAM Transmission System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Azou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing in Photonic Communications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Maastricht, Netherlands. pp.JTu2A.41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BGPPM.2022.JTu2A.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03818275v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04166693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Estimation and Compensation of Transmitter IQ Imbalance and Laser Phase Noise in Coherent Optical Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Photonics Conference (IPC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPC48725.2021.9593089⟩</w:t>
+              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1616-1620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601367v1</w:t>
+                <w:t xml:space="preserve">hal-04145035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A symmetrical components-based load oscillation detection method for closed-loop controlled induction motors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+                <w:t xml:space="preserve">Joint Estimation and Compensation of Transmitter IQ Imbalance and Laser Phase Noise in Coherent Optical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Sime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217412⟩</w:t>
+              <w:t xml:space="preserve">2021 IEEE Photonics Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPC48725.2021.9593089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413357v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of phase diversity for spectral estimation in current signature analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A symmetrical components-based load oscillation detection method for closed-loop controlled induction motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8093-8098, </w:t>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8047-8052, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217420⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413361v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of three-phase power disturbances based on model order selection in smart grid applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">On the use of phase diversity for spectral estimation in current signature analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.5143 - 5148, </w:t>
+              <w:t xml:space="preserve">IECON 2017 - 43rd Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Beijing, France. pp.8093-8098, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793475⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2017.8217420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449091v1</w:t>
+                <w:t xml:space="preserve">hal-03413361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine faults detection based on a constant false alarm rate detector</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Classification of three-phase power disturbances based on model order selection in smart grid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tianzhen Wang</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6359 - 6363, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793928⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.5143 - 5148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01449096v1</w:t>
+                <w:t xml:space="preserve">hal-01449091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phasor estimation using conditional maximum likelihood: Strengths and limitations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Induction machine faults detection based on a constant false alarm rate detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Trachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A Belouchrani</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2015 23rd European</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362785⟩</w:t>
+              <w:t xml:space="preserve">IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Florence, Italy. pp.6359 - 6363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2016.7793928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264553v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01449096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator Current Analysis by Subspace Methods for Fault Detection in Induction Machines</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Phasor estimation using conditional maximum likelihood: Strengths and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Electronics Society, IECON 2015 - 41st Annual Conference of the IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t>
+              <w:t xml:space="preserve">Signal Processing Conference (EUSIPCO), 2015 23rd European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Nice, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EUSIPCO.2015.7362785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01264782v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01264553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Algorithm for Power System Fault Type Classification based on Least Square Phasor Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5573,629 +5573,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine bearing faults detection based on Hilbert-Huang transform</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stator Current Analysis by Subspace Methods for Fault Detection in Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE 24th International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Buzios, France. pp.843-848, </w:t>
+              <w:t xml:space="preserve">Industrial Electronics Society, IECON 2015 - 41st Annual Conference of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Yokohama, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2015.7392639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413388v1</w:t>
+                <w:t xml:space="preserve">hal-01264782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood frequency estimation in smart grid applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Voltage Sags Estimation in Three-Phase Systems using Unconditional Maximum Likelihood Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281667⟩</w:t>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia. pp.2869 - 2873, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01212112v1</w:t>
+                <w:t xml:space="preserve">hal-01146218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Sags Estimation in Three-Phase Systems using Unconditional Maximum Likelihood Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Maximum likelihood frequency estimation in smart grid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia. pp.2869 - 2873, </w:t>
+              <w:t xml:space="preserve">ISIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buzios, Brazil. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01146218v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01212112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stator current demodulation for induction machine rotor faults diagnosis</w:t>
+                <w:t xml:space="preserve">Induction machine bearing faults detection based on Hilbert-Huang transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose A. Antonino-Daviu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Green Energy 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835418⟩</w:t>
+              <w:t xml:space="preserve">2015 IEEE 24th International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buzios, France. pp.843-848, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015474v1</w:t>
+                <w:t xml:space="preserve">hal-03413388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric Spectral Estimator for Faults Detection in Induction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Stator current demodulation for induction machine rotor faults diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose A. Antonino-Daviu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7358 - 7363, </w:t>
+              <w:t xml:space="preserve">International Conference on Green Energy 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Sfax, Tunisia. pp.176 - 181, </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICGE.2014.6835418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926738v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-stationary spectral estimation for wind turbine induction generator faults detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6242,64 +6255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Spectrale Paramétrique dans un contexte Smart-Grid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6331,2275 +6344,2379 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00863015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Turbine Bearing Failure Detection Using Generator Stator Current Homopolar Component Ensemble Empirical Mode Decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A Parametric Spectral Estimator for Faults Detection in Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7358 - 7363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768836v1</w:t>
+                <w:t xml:space="preserve">hal-00926738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Time-Frequency Representations for Fault Detection in Wind Turbine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Induction machine fault detection enhancement using a stator current high resolution spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georges Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3584 - 3589, </w:t>
+              <w:t xml:space="preserve">IECON 2012-38th Annual Conference on IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3913-3918, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119891⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657624v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Machine Fault Detection Enhancement Using a Stator Current High Resolution Spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Time-Frequency Representations for Fault Detection in Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389267⟩</w:t>
+              <w:t xml:space="preserve">IECON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3584 - 3589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773049v1</w:t>
+                <w:t xml:space="preserve">hal-00657624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine bearing failures detection using stator current frequency spectral subtraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Wind Turbine Bearing Failure Detection Using Generator Stator Current Homopolar Component Ensemble Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.1228-1233</w:t>
+              <w:t xml:space="preserve">IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3937-3942</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073232v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Machine Bearing Failures Detection Using Stator Current Frequency Spectral Subtraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Induction machine bearing failures detection using stator current frequency spectral subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 IEEE International Symposium on Industrial Electronics (ISIE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.1228-1233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2012.6237265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00717583v1</w:t>
+                <w:t xml:space="preserve">hal-01073232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine fault detection enhancement using a stator current high resolution spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Induction Machine Fault Detection Enhancement Using a Stator Current High Resolution Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012-38th Annual Conference on IEEE Industrial Electronics Society</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+              <w:t xml:space="preserve">IECON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3913 - 3918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081696v1</w:t>
+                <w:t xml:space="preserve">hal-00773049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non- Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Induction Machine Bearing Failures Detection Using Stator Current Frequency Spectral Subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur - EF 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.1228 - 1233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2012.6237265⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01073184v1</w:t>
+                <w:t xml:space="preserve">hal-00717583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non-Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Charpentier Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Monitoring of Wind Turbines Based on Amplitude Demodulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non- Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition (ECCE), 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrotechnique du Futur - EF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.1-10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ECCE.2010.5617914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00532620v1</w:t>
+                <w:t xml:space="preserve">hal-01073184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind turbines condition monitoring and fault diagnosis using generator current amplitude demodulation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Energy Conference and Exhibition (EnergyCon), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Manama, Bahrain. pp.310 -315, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2010.5617914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Signal Processing Techniques for Fault Detection and Diagnosis in a Wind Turbine Induction Generator Drive Train: A Comparative Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Condition Monitoring of Wind Turbines Based on Amplitude Demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition (ECCE), 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States. pp.3576 - 3581, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States. pp.2417 - 2421, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2010.5617914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00532625v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing Fault Detection in DFIG-Based Wind Turbines Using the First Intrinsic Mode Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Advanced Signal Processing Techniques for Fault Detection and Diagnosis in a Wind Turbine Induction Generator Drive Train: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. El Ahmar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph El Assad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Conference on Electrical Machines - ICEM 2010, Rome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608066⟩</w:t>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition (ECCE), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States. pp.3576 - 3581, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ECCE.2010.5617914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00531190v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00532625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Fault Detection in DFIG-Based Wind Turbines Using the First Intrinsic Mode Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIX International Conference on Electrical Machines (ICEM), 2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+              <w:t xml:space="preserve">XIX International Conference on Electrical Machines - ICEM 2010, Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081638v1</w:t>
+                <w:t xml:space="preserve">hal-00531190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Bearing Fault Detection in DFIG-Based Wind Turbines Using the First Intrinsic Mode Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gilles Burel</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE COMM'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XIX International Conference on Electrical Machines (ICEM), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, ROME, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2010.5608066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485432v1</w:t>
+                <w:t xml:space="preserve">hal-01081638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518576v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489086v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t>
+              <w:t xml:space="preserve">IEEE COMM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489085v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance aveugle de codages OSTBC basée sur les propriétés matricielles des statistiques d'ordre 2.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21° Colloque GRETSI 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, troyes, France. pp.249-252</w:t>
+              <w:t xml:space="preserve">IEEE Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488397v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spatialised Sound environment Synthesizer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Reconnaissance aveugle de codages OSTBC basée sur les propriétés matricielles des statistiques d'ordre 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Grégory Pallone</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th AES International Conference: The Future of Audion Technology--Surround and Beyond</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, Pitea, Sweden. pp.1-9</w:t>
+              <w:t xml:space="preserve">21° Colloque GRETSI 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, troyes, France. pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00493965v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Spatialised Sound environment Synthesizer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Pallone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28th AES International Conference: The Future of Audion Technology--Surround and Beyond</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Pitea, Sweden. pp.1-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00493965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Individualized HRTFs From Few Measurements: a Statistical Learning Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Clérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Montreal, Canada. pp.2041 - 2046, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IJCNN.2005.1556214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8609,100 +8726,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interception des signaux issus de communications MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 2008. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00383355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8712,105 +8829,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des techniques de traitement du signal paramétriques pour l'analyse des signaux électriques et les communications optiques cohérentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne Occidentale, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02980963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId188"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8878,51 +8995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AB426118"/>
+    <w:nsid w:val="44A78839"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9109,51 +9226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-choqueuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2532-7486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143206303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05502957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerhoas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Kessler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sotomayor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3421927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062221077822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2822323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280197v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166693v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2022.JTu2A.41" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413361v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217420" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449096v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793928" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264553v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362785" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264782v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392639" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413388v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281580" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281667" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835418" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926738v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700357" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700360" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119891" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773049v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389267" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073232v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717583v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2012.6237265" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081696v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073184v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657623v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081638v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493965v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493958v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2005.1556214" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383355v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02980963v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-choqueuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2532-7486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143206303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05502957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerhoas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Kessler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sotomayor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3421927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062221077822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2822323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280197v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207458" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2022.JTu2A.41" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217420" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793928" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362785" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392639" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281667" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835418" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700360" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700357" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389267" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119891" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2012.6237265" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657623v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2005.1556214" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383355v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02980963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>