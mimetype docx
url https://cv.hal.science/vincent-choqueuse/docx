--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -587,447 +587,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
+                <w:t xml:space="preserve">Parametric Tracking of Electrical Current Components Using Gradient Descent Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+                <w:t xml:space="preserve">Marouane Frini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Military Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (16), pp.8834-8841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09544062221077822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145533v1</w:t>
+                <w:t xml:space="preserve">hal-04074649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), pp.3794 - 3804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric Tracking of Electrical Current Components Using Gradient Descent Algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marouane Frini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Auger</w:t>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part C: Journal of Mechanical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236 (16), pp.8834-8841. </w:t>
+              <w:t xml:space="preserve">Journal of Military Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/09544062221077822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04074649v1</w:t>
+                <w:t xml:space="preserve">hal-04145533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of the Channel Parameters in Presence of Transmitter and Receiver IQ Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Military Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (2), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1061,51 +1061,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Network for the Global Compensation of Physical Layer Linear Impairments in Coherent Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1178,77 +1178,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frequency and Phasor Estimations in Three-Phase Systems: Maximum Likelihood Algorithms and Theoretical Performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1334,51 +1334,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1419,551 +1419,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motor Current Signal Analysis Based on a Matched Subspace Detector</w:t>
+                <w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Auger</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIM.2017.2749858⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, June 2017, 32 (2), pp.401 - 413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEC.2017.2661541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651982v1</w:t>
+                <w:t xml:space="preserve">hal-01531783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Efficient Hilbert–Huang Transform-Based Bearing Faults Detection in Induction Machines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Disturbances Classification based on a Model Order Selection Method for Power Quality Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, June 2017, 32 (2), pp.401 - 413. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEC.2017.2661541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2711565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531783v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01576981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disturbances Classification based on a Model Order Selection Method for Power Quality Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Maximum Likelihood Frequency and Phasor Estimations for Electric Power Grid Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2017.2711565⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TII.2017.2727529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01576981v1</w:t>
+                <w:t xml:space="preserve">hal-01651985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood Frequency and Phasor Estimations for Electric Power Grid Monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
+                <w:t xml:space="preserve">Motor Current Signal Analysis Based on a Matched Subspace Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yassine Amirat</w:t>
+                <w:t xml:space="preserve">François Auger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 66 (12), pp.3260 - 3270. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TII.2017.2727529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIM.2017.2749858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651985v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01651982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Induction Machine Fault Detector Based on Hypothesis Testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2023,64 +2023,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction machine bearing faults detection based on a multi-dimensional MUSIC algorithm and maximum likelihood estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2140,64 +2140,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Machines Fault Detection Based on Subspace Spectral Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2244,64 +2244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction Machine Diagnosis using Stator Current Advanced Signal Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2339,64 +2339,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition Monitoring of Induction Motors Based on Stator Currents Demodulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2437,399 +2437,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of amplitude, phase and unbalance parameters in three phase systems: analytical solutions, efficient implementation and performance analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Induction machine faults detection using stator current parametric spectral estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2333565⟩</w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.447-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ymssp.2014.06.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01058109v1</w:t>
+                <w:t xml:space="preserve">hal-01079500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine faults detection using stator current parametric spectral estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Etude comparative des techniques de traitement de signaux non-stationnaires pour le diagnostic des génératrices asynchrones d'éoliennes offshores et d'hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079500v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01077487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative des techniques de traitement de signaux non-stationnaires pour le diagnostic des génératrices asynchrones d'éoliennes offshores et d'hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Estimation of amplitude, phase and unbalance parameters in three phase systems: analytical solutions, efficient implementation and performance analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belouchrani Adel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Frédéric Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (16), pp.4064 - 4076. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSP.2014.2333565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01077487v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01058109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEMD-based windturbinebearingfailuredetectionusing the generatorstatorcurrenthomopolarcomponent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2876,64 +2876,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Frequency Spectral Subtraction and Its Contribution to Induction Machines' Bearings Condition Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2980,77 +2980,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of Three-Phase Electrical Machines Using Multidimensional Demodulation Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Turri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3097,64 +3097,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilbert Transform-Based Bearing Failure Detection in DFIG-Based Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3205,51 +3205,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Channel Estimation for STBC Systems Using Higher-Order Statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3335,51 +3335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Recognition of Linear Space–Time Block Codes: A Likelihood-Based Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Marazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3465,64 +3465,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3586,51 +3586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical Space-Time Block Code Recognition Using correlation matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,51 +4029,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4171,55 +4171,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Bucharest, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">ICTON 2023: 23rd International Conference on Transparent Optical Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Bucharest, Romania. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -4271,51 +4271,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4351,486 +4351,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+                <w:t xml:space="preserve">Optimized Cost Function of Multi-Layer Perceptron for Fibre Non-Linear Impairment Mitigation in Coherent 200-Gbps DP-16QAM Transmission System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abraham Sotomayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Pincemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stephane Azou</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
+              <w:t xml:space="preserve">Signal Processing in Photonic Communications 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Maastricht, Netherlands. pp.JTu2A.41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BGPPM.2022.JTu2A.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818275v1</w:t>
+                <w:t xml:space="preserve">hal-04166693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Cost Function of Multi-Layer Perceptron for Fibre Non-Linear Impairment Mitigation in Coherent 200-Gbps DP-16QAM Transmission System</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Morvan</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal Processing in Photonic Communications 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1616-1620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BGPPM.2022.JTu2A.41⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04166693v1</w:t>
+                <w:t xml:space="preserve">hal-04145035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bucharest, France. pp.3794-3804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04145035v1</w:t>
+                <w:t xml:space="preserve">hal-03818275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Estimation and Compensation of Transmitter IQ Imbalance and Laser Phase Noise in Coherent Optical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Photonics Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4864,90 +4864,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A symmetrical components-based load oscillation detection method for closed-loop controlled induction motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Feld</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5007,64 +5007,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of phase diversity for spectral estimation in current signature analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5111,77 +5111,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of three-phase power disturbances based on model order selection in smart grid applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5241,64 +5241,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction machine faults detection based on a constant false alarm rate detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhen Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5358,51 +5358,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phasor estimation using conditional maximum likelihood: Strengths and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5462,77 +5462,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Algorithm for Power System Fault Type Classification based on Least Square Phasor Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya Oubrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5592,64 +5592,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stator Current Analysis by Subspace Methods for Fault Detection in Induction Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youness Trachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5690,278 +5690,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01264782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voltage Sags Estimation in Three-Phase Systems using Unconditional Maximum Likelihood Estimation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Maximum likelihood frequency estimation in smart grid applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178495⟩</w:t>
+              <w:t xml:space="preserve">ISIE 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Buzios, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146218v1</w:t>
+                <w:t xml:space="preserve">hal-01212112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum likelihood frequency estimation in smart grid applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Voltage Sags Estimation in Three-Phase Systems using Unconditional Maximum Likelihood Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Buzios, Brazil. </w:t>
+              <w:t xml:space="preserve">40th IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2015, Brisbane, Australia. pp.2869 - 2873, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2015.7281667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2015.7178495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01212112v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction machine bearing faults detection based on Hilbert-Huang transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elhoussin Elbouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6034,64 +6034,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stator current demodulation for induction machine rotor faults diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6145,715 +6145,715 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-stationary spectral estimation for wind turbine induction generator faults detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Parametric Spectral Estimator for Faults Detection in Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IECON 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7376 - 7381, </w:t>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7358 - 7363, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700360⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00926741v1</w:t>
+                <w:t xml:space="preserve">hal-00926738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Spectrale Paramétrique dans un contexte Smart-Grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Non-stationary spectral estimation for wind turbine induction generator faults detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Vienne, Austria. pp.7376 - 7381, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700360⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00863015v1</w:t>
+                <w:t xml:space="preserve">hal-00926741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parametric Spectral Estimator for Faults Detection in Induction Machines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Analyse Spectrale Paramétrique dans un contexte Smart-Grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GRETSI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON.2013.6700357⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00926738v1</w:t>
+                <w:t xml:space="preserve">hal-00863015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction machine fault detection enhancement using a stator current high resolution spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">A Comparative Study of Time-Frequency Representations for Fault Detection in Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012-38th Annual Conference on IEEE Industrial Electronics Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389267⟩</w:t>
+              <w:t xml:space="preserve">IECON 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Melbourne, Australia. pp.3584 - 3589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2011.6119891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081696v1</w:t>
+                <w:t xml:space="preserve">hal-00657624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study of Time-Frequency Representations for Fault Detection in Wind Turbine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Wind Turbine Bearing Failure Detection Using Generator Stator Current Homopolar Component Ensemble Empirical Mode Decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Amirat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Barakat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE IECON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3937-3942</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657624v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind Turbine Bearing Failure Detection Using Generator Stator Current Homopolar Component Ensemble Empirical Mode Decomposition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Induction Machine Fault Detection Enhancement Using a Stator Current High Resolution Spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE IECON</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3913 - 3918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768836v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00773049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction machine bearing failures detection using stator current frequency spectral subtraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6898,754 +6898,754 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01073232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Machine Fault Detection Enhancement Using a Stator Current High Resolution Spectrum</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Induction Machine Bearing Failures Detection Using Stator Current Frequency Spectral Subtraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389267⟩</w:t>
+              <w:t xml:space="preserve">ISIE 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Hangzhou, China. pp.1228 - 1233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2012.6237265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00773049v1</w:t>
+                <w:t xml:space="preserve">hal-00717583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction Machine Bearing Failures Detection Using Stator Current Frequency Spectral Subtraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Induction machine fault detection enhancement using a stator current high resolution spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2012-38th Annual Conference on IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Montreal, Canada. pp.3913-3918, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON.2012.6389267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISIE.2012.6237265⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00717583v1</w:t>
+                <w:t xml:space="preserve">hal-01081696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non-Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non- Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier Jean</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">Electrotechnique du Futur - EF 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657623v1</w:t>
+                <w:t xml:space="preserve">hal-01073184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non- Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Etude Comparative des Techniques de Traitement du Signal Non-Stationnaires Dédiées au Diagnostic des Génératrices Asynchrones dans les Eoliennes Offshores et les Hydroliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssin El Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Frederic Charpentier</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrotechnique du Futur - EF 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">EF2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01073184v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00657623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind turbines condition monitoring and fault diagnosis using generator current amplitude demodulation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Condition Monitoring of Wind Turbines Based on Amplitude Demodulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Energy Conference and Exhibition (EnergyCon), 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Manama, Bahrain. pp.310 -315, </w:t>
+              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition (ECCE), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States. pp.2417 - 2421, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2010.5617914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00594531v1</w:t>
+                <w:t xml:space="preserve">hal-00532620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition Monitoring of Wind Turbines Based on Amplitude Demodulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Wind turbines condition monitoring and fault diagnosis using generator current amplitude demodulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Energy Conversion Congress and Exposition (ECCE), 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Atlanta, United States. pp.2417 - 2421, </w:t>
+              <w:t xml:space="preserve">IEEE International Energy Conference and Exhibition (EnergyCon), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Manama, Bahrain. pp.310 -315, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ECCE.2010.5617914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00532620v1</w:t>
+                <w:t xml:space="preserve">hal-00594531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Signal Processing Techniques for Fault Detection and Diagnosis in a Wind Turbine Induction Generator Drive Train: A Comparative Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. El Ahmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph El Assad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7696,64 +7696,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Fault Detection in DFIG-Based Wind Turbines Using the First Intrinsic Mode Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7826,51 +7826,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing Fault Detection in DFIG-Based Wind Turbines Using the First Intrinsic Mode Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Amirat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Benbouzid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7924,515 +7924,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01081638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t>
+              <w:t xml:space="preserve">IEEE COMM'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489086v1</w:t>
+                <w:t xml:space="preserve">hal-00485432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t>
+              <w:t xml:space="preserve">IEEE Communication Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00489085v1</w:t>
+                <w:t xml:space="preserve">hal-00518576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Blind Recognition of Linear Space Time Block Codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE COMM'08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2833-2836</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00485432v1</w:t>
+                <w:t xml:space="preserve">hal-00489086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Blind Detection of the Number of Communication Signals Under Spatially Correlated Noise by ICA and K-S Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communication Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Las Vegas, United States. pp.2397-2400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518576v1</w:t>
+                <w:t xml:space="preserve">hal-00489085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconnaissance aveugle de codages OSTBC basée sur les propriétés matricielles des statistiques d'ordre 2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8496,51 +8496,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spatialised Sound environment Synthesizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Pallone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8630,51 +8630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rozenn Nicol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of International Joint Conference on Neural Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Montreal, Canada. pp.2041 - 2046, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8740,51 +8740,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interception des signaux issus de communications MIMO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université de Bretagne occidentale - Brest, 2008. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8995,51 +8995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44A78839"/>
+    <w:nsid w:val="53A75190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9226,51 +9226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-choqueuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2532-7486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143206303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05502957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerhoas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Kessler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sotomayor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3421927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074649v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062221077822" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2822323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280197v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207458" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166693v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2022.JTu2A.41" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217420" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793928" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362785" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392639" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212112v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281667" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835418" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926741v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700360" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863015v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700357" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081696v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389267" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657624v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119891" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773049v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717583v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2012.6237265" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657623v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073184v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2005.1556214" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383355v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02980963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-choqueuse" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2532-7486" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/143206303" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05502957v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerhoas" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Masson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johny Kessler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Le Roy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20250010" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646576v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraham Sotomayor" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Pincemin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3421927" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04074649v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Frini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544062221077822" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02469555v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2018.2822323" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137323v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Granjon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2019.2898118" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssin El Bouchikhi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Amirat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2017.2661541" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01576981v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya Oubrahim" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2017.2711565" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651985v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TII.2017.2727529" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01651982v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elhoussin Elbouchikhi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIM.2017.2749858" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531787v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Trachi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Tianzhen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2016.2625769" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356692v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isatra.2016.03.007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01356659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2016.2570741" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249256v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276936v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15866/iree.v10i6.7594" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079500v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2014.06.015" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077487v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01058109v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belouchrani Adel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2014.2333565" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787316v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2012.2227746" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654230v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Turri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2011.2160138" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630431v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566506v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2010.112310.091576" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460048v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Marazin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2009.2036062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395163v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2008.070364" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280197v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606903v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207458" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166693v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BGPPM.2022.JTu2A.41" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413357v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Feld" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217412" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413361v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2017.8217420" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449091v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793475" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhen Wang" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2016.7793928" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264553v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362785" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311209v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392515" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01264782v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2015.7392639" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01212112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281667" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413388v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2015.7281580" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015474v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A. Antonino-Daviu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICGE.2014.6835418" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926738v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700357" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926741v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2013.6700360" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657624v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Frederic Charpentier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Barakat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2011.6119891" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768836v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00773049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON.2012.6389267" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717583v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2012.6237265" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081696v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657623v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier Jean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532620v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCE.2010.5617914" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594531v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532625v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Ahmar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph El Assad" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531190v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2010.5608066" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01081638v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Amirat" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489086v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489085v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488397v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493965v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Pallone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493958v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemaire" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cl&#233;rot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busson" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Nicol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IJCNN.2005.1556214" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00383355v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02980963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>