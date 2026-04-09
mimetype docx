--- v0 (2026-03-14)
+++ v1 (2026-04-09)
@@ -422,274 +422,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct-Noise of an Ultrahigh-Bypass-Ratio Turbofan: Periodic-Sector vs Full-Annulus Large-Eddy Simulations</w:t>
+                <w:t xml:space="preserve">Numerical study of the scattering of acoustic waves by an elliptic vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Al-Am</w:t>
+                <w:t xml:space="preserve">Laura Martin-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Giauque</w:t>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Clair</w:t>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Boudet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/1.J063596⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (3), pp.1707-1718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0025138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04573430v1</w:t>
+                <w:t xml:space="preserve">hal-04485767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the scattering of acoustic waves by an elliptic vortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct-Noise of an Ultrahigh-Bypass-Ratio Turbofan: Periodic-Sector vs Full-Annulus Large-Eddy Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al-Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martin-Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A. Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Bogey</w:t>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 155 (3), pp.1707-1718. </w:t>
+              <w:t xml:space="preserve">AIAA Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 62 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/10.0025138⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/1.J063596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04485767v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroacoustic assessment of a rectilinear cascade with leading edge serrations: predictions and measurements</w:t>
               </w:r>
@@ -727,51 +727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Barrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 271, pp.106179. </w:t>
@@ -848,51 +848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Ezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,90 +939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroacoustic analysis of the tip-leakage flow of an Ultra High Bypass Ratio fan stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35, pp.047104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1056,103 +1056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effects of a separation bubble on fan noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 537, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1186,103 +1186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Study on the LES Numerical Setup to Investigate Fan/OGV Broadband Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Turbomachinery, Propulsion and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1316,64 +1316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral broadening of acoustic waves by convected vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 841, pp.50 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1420,51 +1420,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical predictions of turbulence/cascade-interaction noise using computational aeroacoustics with a stochastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1537,51 +1537,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation of Turbulence-Airfoil Noise Reduction Using Wavy Edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,347 +1697,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Noise Emission on the ECL5 Fan Stage by Means of Sector LES Simulations</w:t>
+                <w:t xml:space="preserve">Identification of Tip-Leakage Vortex Wandering in Large-Eddy Simulation of ECL5/CATANA Transonic Fan Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Caries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th European Turbomachinery Conference (ETC16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Hannover, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166848v1</w:t>
+                <w:t xml:space="preserve">hal-04943514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Tip-Leakage Vortex Wandering in Large-Eddy Simulation of ECL5/CATANA Transonic Fan Stage</w:t>
+                <w:t xml:space="preserve">Investigation of Noise Emission on the ECL5 Fan Stage by Means of Sector LES Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Turbomachinery Conference (ETC16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Las Vegas, NV, United States. pp.2025-3651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-3651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943514v1</w:t>
+                <w:t xml:space="preserve">hal-05166848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources acoustiques de l'étage soufflante-redresseur ECL5 par simulations aux grandes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2056,338 +2056,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation and Direct Noise Prediction of a Fan Stage in Transonic Regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Investigation of Spectral Broadening of Sound Waves by a Turbulent Shear Layer Using Particle Image Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Scarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Direct and Large-Eddy Simulation (DLES14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622437v1</w:t>
+                <w:t xml:space="preserve">hal-04607546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Spectral Broadening of Sound Waves by a Turbulent Shear Layer Using Particle Image Velocimetry</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation and Direct Noise Prediction of a Fan Stage in Transonic Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Beurville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th Workshop on Direct and Large-Eddy Simulation (DLES14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04607546v1</w:t>
+                <w:t xml:space="preserve">hal-04622437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study on sound scattering by jet shear layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Roma, Italy, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2421,103 +2421,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise Reduction of Aero-Engines Using Innovative Stators With Leading Edge Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Salze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Brandstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
@@ -2549,343 +2549,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Turbulence interaction noise from a rectilinear cascade of airfoils and effects of porous material inclusions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct noise predictions of a 360° full fan stage using LES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al-Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4188, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2023-4188⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4295, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-4295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04123277v1</w:t>
+                <w:t xml:space="preserve">hal-04123260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct noise predictions of a 360° full fan stage using LES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Turbulence interaction noise from a rectilinear cascade of airfoils and effects of porous material inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Souchotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4295, </w:t>
+              <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2023-4295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2023-4188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123260v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPUTATIONAL STUDY OF SOUND SCATTERING BY ELLIPTIC VORTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Clair</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Torino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2932,77 +2932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARAMETRIC DATA GENERATION OF SLAT-AIRFOIL CONFIGURATIONS USING LATTICE BOLTZMANN METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Roy Murali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3038,494 +3038,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04165654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Control of Flush-Mounted Piezoelectric Cells for Vibration and Noise Reduction in Aerodynamic Profiles Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NUMERICAL COMPUTATION OF THE ACOUSTIC RESPONSE OF AN ACTIVE AIRFOIL WITH IMPEDANCE BOUNDARY CONDITIONS TO A TURBULENT WAKE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Mounibe Ezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacky Mardjono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2613032⟩</w:t>
+              <w:t xml:space="preserve">Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ASME, Sep 2022, Dearborn (MI), United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/SMASIS2022-90914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650457v1</w:t>
+                <w:t xml:space="preserve">hal-03857333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic performances of a low-noise airfoil cascade with serrated leading edges: predictions and measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impedance Control of Flush-Mounted Piezoelectric Cells for Vibration and Noise Reduction in Aerodynamic Profiles Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Mounibe Ezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Salze</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Long Beach, CA, United States. pp.1204305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2613032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938107v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NUMERICAL COMPUTATION OF THE ACOUSTIC RESPONSE OF AN ACTIVE AIRFOIL WITH IMPEDANCE BOUNDARY CONDITIONS TO A TURBULENT WAKE</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeroacoustic performances of a low-noise airfoil cascade with serrated leading edges: predictions and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/SMASIS2022-90914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03857333v1</w:t>
+                <w:t xml:space="preserve">hal-03938107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct noise predictions of fan broadband noise using LES and analytical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3572,90 +3572,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du débit sur le bruit propre d’un étage soufflante/redresseur en présence d’une bulle de recirculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3680,103 +3680,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3801,103 +3801,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3948,77 +3948,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Ezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mardjono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Smart Materials, Adaptive Structures and Intelligent Systems SMASIS2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Irvine, United States. </w:t>
@@ -4050,278 +4050,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of inflow turbulence distortion in the vicinity of blade leading edges</w:t>
+                <w:t xml:space="preserve">A CAA Study of Turbulence Distortion in Broadband Fan Interaction Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States. </w:t>
+              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. pp.2016-2839, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4970824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03157649v1</w:t>
+                <w:t xml:space="preserve">hal-02085983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CAA Study of Turbulence Distortion in Broadband Fan Interaction Noise</w:t>
+                <w:t xml:space="preserve">A numerical study of inflow turbulence distortion in the vicinity of blade leading edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Lyon, France. pp.2016-2839, </w:t>
+              <w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2016-2839⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4970824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085983v1</w:t>
+                <w:t xml:space="preserve">hal-03157649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Investigation on the Spectral Broadening of Acoustic Waves by a Turbulent Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4355,64 +4355,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical assessment of the scattering of acoustic waves by turbulent structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4446,51 +4446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational study of the spectral broadening of an acoustic tone by turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4541,64 +4541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAA Study of Airfoil Broadband Interaction Noise Using Stochastic Turbulent Vorticity Sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4749,51 +4749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAA methodology to simulate turbulence-airfoil noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,51 +4866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of turbulence interaction noise applied to a serrated airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5013,51 +5013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Manoha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5104,51 +5104,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of turbulence interaction noise applied to a serrated airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5212,51 +5212,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence-airfoil interaction noise reduction using wavy leading edge: an experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5333,51 +5333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5464,103 +5464,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan/OGV broadband noise predictions using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHPC Summit Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5643,51 +5643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Group, 2025, 9781836120346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5740,51 +5740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE; Wiley, 2024, 9781786309327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5834,103 +5834,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPULSEUR AERONAUTIQUE COMPRENANT UNE AUBE PRESENTANT DES RELIEFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3143070. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5980,51 +5980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul numérique de la réponse acoustique d'un aubage soumis à un sillage turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LYO10296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6307,51 +6307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC1D9C20"/>
+    <w:nsid w:val="335C0E8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6455,51 +6455,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4114150A"/>
+    <w:nsid w:val="8ADCA982"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6603,51 +6603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="1935FB88"/>
+    <w:nsid w:val="80A1E41B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4477-9699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185882994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ezzine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231210031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01877638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053896" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650457v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Mounibe Ezzine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613032" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-90914" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219780v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/smasis2020-2436" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157649v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970824" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085983v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2839" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2680" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polacsek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Garrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2453" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009856v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciappi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hambric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Leung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64807-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4477-9699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185882994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ezzine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231210031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01877638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053896" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Mounibe Ezzine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-90914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219780v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/smasis2020-2436" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2839" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970824" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2680" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polacsek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Garrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2453" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009856v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciappi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hambric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Leung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64807-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>