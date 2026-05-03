--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -422,408 +422,408 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of the scattering of acoustic waves by an elliptic vortex</w:t>
+                <w:t xml:space="preserve">Aeroacoustic assessment of a rectilinear cascade with leading edge serrations: predictions and measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Martin-Martin</w:t>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0025138⟩</w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 271, pp.106179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04485767v1</w:t>
+                <w:t xml:space="preserve">hal-04192038v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct-Noise of an Ultrahigh-Bypass-Ratio Turbofan: Periodic-Sector vs Full-Annulus Large-Eddy Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 62 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/1.J063596⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic assessment of a rectilinear cascade with leading edge serrations: predictions and measurements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of the scattering of acoustic waves by an elliptic vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+                <w:t xml:space="preserve">Laura Martin-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Le Garrec</w:t>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Barrier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 271, pp.106179. </w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155 (3), pp.1707-1718. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/10.0025138⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04192038v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04485767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active noise control with resonant flush-mounted piezoelectric cells in the presence of airflow: Wind tunnel experiments</w:t>
               </w:r>
@@ -848,51 +848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Ezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -939,90 +939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aeroacoustic analysis of the tip-leakage flow of an Ultra High Bypass Ratio fan stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 35, pp.047104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1056,103 +1056,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effects of a separation bubble on fan noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 537, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1186,103 +1186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Study on the LES Numerical Setup to Investigate Fan/OGV Broadband Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Turbomachinery, Propulsion and Power</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 6 (2), pp.12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1316,64 +1316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral broadening of acoustic waves by convected vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 841, pp.50 - 80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1407,77 +1407,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical predictions of turbulence/cascade-interaction noise using computational aeroacoustics with a stochastic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1537,77 +1537,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and Numerical Investigation of Turbulence-Airfoil Noise Reduction Using Wavy Edges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Clair</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1697,347 +1697,347 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Tip-Leakage Vortex Wandering in Large-Eddy Simulation of ECL5/CATANA Transonic Fan Stage</w:t>
+                <w:t xml:space="preserve">Investigation of Noise Emission on the ECL5 Fan Stage by Means of Sector LES Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Turbomachinery Conference (ETC16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Las Vegas, NV, United States. pp.2025-3651, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2025-3651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04943514v1</w:t>
+                <w:t xml:space="preserve">hal-05166848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Noise Emission on the ECL5 Fan Stage by Means of Sector LES Simulations</w:t>
+                <w:t xml:space="preserve">Identification of Tip-Leakage Vortex Wandering in Large-Eddy Simulation of ECL5/CATANA Transonic Fan Stage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Caries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th European Turbomachinery Conference (ETC16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Hannover, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05166848v1</w:t>
+                <w:t xml:space="preserve">hal-04943514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification de sources acoustiques de l'étage soufflante-redresseur ECL5 par simulations aux grandes échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Beurville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2056,602 +2056,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05366001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Spectral Broadening of Sound Waves by a Turbulent Shear Layer Using Particle Image Velocimetry</w:t>
+                <w:t xml:space="preserve">Noise Reduction of Aero-Engines Using Innovative Stators With Leading Edge Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Scarano</w:t>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Salze</w:t>
+                <w:t xml:space="preserve">A. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pereira</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Christoph Brandstetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3164⟩</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607546v1</w:t>
+                <w:t xml:space="preserve">hal-04607538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation and Direct Noise Prediction of a Fan Stage in Transonic Regime</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Investigation of Spectral Broadening of Sound Waves by a Turbulent Shear Layer Using Particle Image Velocimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Scarano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Workshop on Direct and Large-Eddy Simulation (DLES14)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622437v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study on sound scattering by jet shear layers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Large Eddy Simulation and Direct Noise Prediction of a Fan Stage in Transonic Regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Beurville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th Workshop on Direct and Large-Eddy Simulation (DLES14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04595388v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noise Reduction of Aero-Engines Using Innovative Stators With Leading Edge Features</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Computational study on sound scattering by jet shear layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Martin-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bogey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t>
+              <w:t xml:space="preserve">, Jun 2024, Roma, Italy, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2024-3159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-3183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607538v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04595388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct noise predictions of a 360° full fan stage using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4295, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2685,90 +2685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence interaction noise from a rectilinear cascade of airfoils and effects of porous material inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Souchotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Jondeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2802,90 +2802,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A COMPUTATIONAL STUDY OF SOUND SCATTERING BY ELLIPTIC VORTICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Martin-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bogey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Acusticum 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Torino, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2932,77 +2932,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PARAMETRIC DATA GENERATION OF SLAT-AIRFOIL CONFIGURATIONS USING LATTICE BOLTZMANN METHOD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Roy Murali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3172,360 +3172,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03857333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impedance Control of Flush-Mounted Piezoelectric Cells for Vibration and Noise Reduction in Aerodynamic Profiles Applications</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aeroacoustic performances of a low-noise airfoil cascade with serrated leading edges: predictions and measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Polacsek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Buszyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Barrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Collet</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Salze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICAS 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03650457v1</w:t>
+                <w:t xml:space="preserve">hal-03938107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aeroacoustic performances of a low-noise airfoil cascade with serrated leading edges: predictions and measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Impedance Control of Flush-Mounted Piezoelectric Cells for Vibration and Noise Reduction in Aerodynamic Profiles Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamed Mounibe Ezzine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edouard Salze</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Collet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAS 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Long Beach, CA, United States. pp.1204305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2613032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938107v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct noise predictions of fan broadband noise using LES and analytical models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3572,90 +3572,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet du débit sur le bruit propre d’un étage soufflante/redresseur en présence d’une bulle de recirculation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3674,269 +3674,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03356145v1</w:t>
+                <w:t xml:space="preserve">hal-04576840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t>
+              <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576840v1</w:t>
+                <w:t xml:space="preserve">hal-03356145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Optimization of Piezoelectric Actuators for Aeroacoustic Noises Control in a Turbofan</w:t>
               </w:r>
@@ -3961,51 +3961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamed Ezzine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Mardjono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4050,603 +4050,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219780v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CAA Study of Turbulence Distortion in Broadband Fan Interaction Noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Numerical Investigation on the Spectral Broadening of Acoustic Waves by a Turbulent Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2016, Lyon, France. pp.2016-2839, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2016-2839⟩</w:t>
+              <w:t xml:space="preserve">, 2016, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-2701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085983v1</w:t>
+                <w:t xml:space="preserve">hal-02085971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical study of inflow turbulence distortion in the vicinity of blade leading edges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">A CAA Study of Turbulence Distortion in Broadband Fan Interaction Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hainaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States. </w:t>
+              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Lyon, France. pp.2016-2839, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1121/1.4970824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2016-2839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157649v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Investigation on the Spectral Broadening of Acoustic Waves by a Turbulent Layer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A numerical study of inflow turbulence distortion in the vicinity of blade leading edges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France. </w:t>
+              <w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2016-2701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1121/1.4970824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085971v1</w:t>
+                <w:t xml:space="preserve">hal-03157649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical assessment of the scattering of acoustic waves by turbulent structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">CAA Study of Airfoil Broadband Interaction Noise Using Stochastic Turbulent Vorticity Sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Hainaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Dallas, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2514/6.2015-2680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085969v1</w:t>
+                <w:t xml:space="preserve">hal-02085980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computational study of the spectral broadening of an acoustic tone by turbulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Numerical assessment of the scattering of acoustic waves by turbulent structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenael Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Dallas, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2015-2680⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02086713v1</w:t>
+                <w:t xml:space="preserve">hal-02085969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAA Study of Airfoil Broadband Interaction Noise Using Stochastic Turbulent Vorticity Sources</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Computational study of the spectral broadening of an acoustic tone by turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaël Gabard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22nd International Congress on Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02085980v1</w:t>
+                <w:t xml:space="preserve">hal-02086713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Predictions of Turbulence-Cascade Interaction Noise Using CAA with a Stochastic Model</w:t>
               </w:r>
@@ -4749,77 +4749,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAA methodology to simulate turbulence-airfoil noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Clair</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4866,90 +4866,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of turbulence interaction noise applied to a serrated airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Clair</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acoustics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4987,77 +4987,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic transmission through a 3D rotating fan using Computational AeroAcoustics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel-Ciprian Mincu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Manoha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5091,77 +5091,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of turbulence interaction noise applied to a serrated airfoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5199,64 +5199,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence-airfoil interaction noise reduction using wavy leading edge: an experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5307,90 +5307,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turbulence-airfoil interaction noise reduction using wavy leading edge: an experimental and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Polacsek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5464,103 +5464,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fan/OGV broadband noise predictions using LES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Al-Am</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Giauque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroHPC Summit Week 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5643,51 +5643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Group, 2025, 9781836120346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51926/ISTE.9781836120346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5740,51 +5740,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Juvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Galland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE; Wiley, 2024, 9781786309327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5834,103 +5834,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROPULSEUR AERONAUTIQUE COMPRENANT UNE AUBE PRESENTANT DES RELIEFS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Gea-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Al Am</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Clair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giauque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3143070. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5980,51 +5980,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcul numérique de la réponse acoustique d'un aubage soumis à un sillage turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013LYO10296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6307,51 +6307,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="335C0E8D"/>
+    <w:nsid w:val="E7FE0C24"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6455,51 +6455,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8ADCA982"/>
+    <w:nsid w:val="D5189445"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6603,51 +6603,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="80A1E41B"/>
+    <w:nsid w:val="947976C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4477-9699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185882994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ezzine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231210031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01877638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053896" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Mounibe Ezzine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-90914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650457v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613032" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219780v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/smasis2020-2436" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainaut" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2839" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157649v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970824" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085969v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2680" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086713v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2222" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polacsek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Garrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2453" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009856v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciappi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hambric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Leung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64807-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4477-9699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185882994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ezzine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231210031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01877638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053896" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Mounibe Ezzine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-90914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219780v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/smasis2020-2436" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2839" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970824" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2222" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2680" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polacsek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Garrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2453" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009856v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciappi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hambric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Leung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64807-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>