--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,6252 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...6201 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Vincent Clair </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">vincent-clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4477-9699</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">185882994</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=m3WrjlMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biography:</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I graduated with a master's degree in general engineering from EIGSI and a master's degree in numerical modelling in mechanics from the Université de La Rochelle. I received my PhD in acoustics from the Université-Claude-Bernard-Lyon-I in 2013 for my doctoral work at ONERA within the aeroacoustics team. I then worked as a postdoctoral research fellow at the Institute of Sound and Vibration Research at the University of Southampton as a member of the Rolls-Royce University Technology Center in Gas Turbine Noise. I joined Ecole Centrale de Lyon in 2016 as an assistant professor in the Department of Fluid Mechanics, Acoustics and Energetics (MFAE) and in the Fluid Mechanics and Acoustics Laboratory (LMFA - UMR CNRS 5509). My research interests involve the numerical simulation of turbomachinery noise and the scattering of acoustic waves by turbulence.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Employment:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Sep. 2016 - Present: Maître de conférences (Assistant Professor) at Ecole Centrale de Lyon, Laboratoire de Mécanique des Fluides et d'Acoustique (LMFA - UMR CNRS 5509).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Dec. 2013 - Jul. 2016: Research Fellow at the University of Southampton, Institute of Sound and Vibration Research (ISVR), Rolls-Royce University Technology Center in Gas Turbine Noise.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Oct. 2010 - Nov. 2013: PhD student at ONERA (Department of Numerical Simulation and Aeroacoustics) and Université Claude Bernard Lyon 1.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Education:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2013: PhD in Acoustics, &amp;quot;Numerical calculation of the acoustic response of a blade-row impinged by a turbulent wake&amp;quot;,ONERA - Université Claude Bernard Lyon 1.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Master's degree in Numerical Modelling in Mechanics, Université de La Rochelle.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010: Master's degree in General Engineering, EIGSI La Rochelle.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Scattering by Shear Layers of High-Speed Isothermal and Hot Turbulent Jets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Martin-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J065337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05542751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scattering of Acoustic Waves by a Turbulent Shear Layer: New Insights into Haystacking and Implications for Acoustic Imaging Corrections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joannès Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J065808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05610238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic assessment of a rectilinear cascade with leading edge serrations: predictions and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 271, pp.106179. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compfluid.2024.106179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192038v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of the scattering of acoustic waves by an elliptic vortex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martin-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 155 (3), pp.1707-1718. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/10.0025138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04485767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct-Noise of an Ultrahigh-Bypass-Ratio Turbofan: Periodic-Sector vs Full-Annulus Large-Eddy Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al-Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (8), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J063596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Active noise control with resonant flush-mounted piezoelectric cells in the presence of airflow: Wind tunnel experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vibration and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/10775463231210031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic analysis of the tip-leakage flow of an Ultra High Bypass Ratio fan stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35, pp.047104. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0146143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04042309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a separation bubble on fan noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al-Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 537, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsv.2022.117180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03583335v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Parametric Study on the LES Numerical Setup to Investigate Fan/OGV Broadband Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al-Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Turbomachinery, Propulsion and Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 6 (2), pp.12. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijtpp6020012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral broadening of acoustic waves by convected vortices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 841, pp.50 - 80. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2018.94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01877638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical predictions of turbulence/cascade-interaction noise using computational aeroacoustics with a stochastic model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc C. Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (12), pp.3551-3566. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J053896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Numerical Investigation of Turbulence-Airfoil Noise Reduction Using Wavy Edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 51 (11), pp.2695-2713. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/1.J052394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Tip-Leakage Vortex Wandering in Large-Eddy Simulation of ECL5/CATANA Transonic Fan Stage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Beurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Caries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th European Turbomachinery Conference (ETC16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Hannover, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04943514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Noise Emission on the ECL5 Fan Stage by Means of Sector LES Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Beurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION FORUM AND ASCEND 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Las Vegas, NV, United States. pp.2025-3651, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2025-3651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05166848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification de sources acoustiques de l'étage soufflante-redresseur ECL5 par simulations aux grandes échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Beurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al-Am</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise Reduction of Aero-Engines Using Innovative Stators With Leading Edge Features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large Eddy Simulation and Direct Noise Prediction of a Fan Stage in Transonic Regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Beurville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giauque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Workshop on Direct and Large-Eddy Simulation (DLES14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Erlangen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04622437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Spectral Broadening of Sound Waves by a Turbulent Shear Layer Using Particle Image Velocimetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Scarano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study on sound scattering by jet shear layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martin-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Roma, Italy, Italy. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2024-3183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence interaction noise from a rectilinear cascade of airfoils and effects of porous material inclusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Souchotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Jondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4188, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-4188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct noise predictions of a 360° full fan stage using LES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al-Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA AVIATION 2023 Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Diego, United States. pp.AIAA 2023-4295, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2023-4295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARAMETRIC DATA GENERATION OF SLAT-AIRFOIL CONFIGURATIONS USING LATTICE BOLTZMANN METHOD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Roy Murali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A COMPUTATIONAL STUDY OF SOUND SCATTERING BY ELLIPTIC VORTICES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Martin-Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Bogey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Acusticum 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.61782/fa.2023.0136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04402212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impedance Control of Flush-Mounted Piezoelectric Cells for Vibration and Noise Reduction in Aerodynamic Profiles Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Mounibe Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Collet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Active and Passive Smart Structures and Integrated Systems XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Long Beach, CA, United States. pp.1204305, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2613032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03650457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aeroacoustic performances of a low-noise airfoil cascade with serrated leading edges: predictions and measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Buszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Barrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Salze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Stockholm, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NUMERICAL COMPUTATION OF THE ACOUSTIC RESPONSE OF AN ACTIVE AIRFOIL WITH IMPEDANCE BOUNDARY CONDITIONS TO A TURBULENT WAKE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Mounibe Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mardjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Materials, Adaptive Structures and Intelligent Systems (SMASIS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASME, Sep 2022, Dearborn (MI), United States. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/SMASIS2022-90914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03857333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct noise predictions of fan broadband noise using LES and analytical models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al-Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th AIAA/CEAS Aeroacoustics 2022 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Southampton, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2022-2882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03697923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du débit sur le bruit propre d’un étage soufflante/redresseur en présence d’une bulle de recirculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Congrès Français d'Acoustique, CFA2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique; Laboratoire de Mécanique et d'Acoustique, Apr 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03848139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A PARAMETRIC STUDY ON THE LES NUMERICAL SETUP TO INVESTIGATE FAN/OGV BROADBAND NOISE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al-Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th European Conference on Turbomachinery Fluid dynamics &amp; Thermodynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Gdansk, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04576840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du débit sur le bruit propre d'un étage soufflante/redresseur en régime d'approche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al-Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique - Méca-J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03356145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Optimization of Piezoelectric Actuators for Aeroacoustic Noises Control in a Turbofan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Ezzine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mardjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Smart Materials, Adaptive Structures and Intelligent Systems SMASIS2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Irvine, United States. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/smasis2020-2436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219780v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Investigation on the Spectral Broadening of Acoustic Waves by a Turbulent Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Lyon, France. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2701⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical study of inflow turbulence distortion in the vicinity of blade leading edges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">172nd Meeting of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Honolulu, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4970824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03157649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CAA Study of Turbulence Distortion in Broadband Fan Interaction Noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lyon, France. pp.2016-2839, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2016-2839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAA Study of Airfoil Broadband Interaction Noise Using Stochastic Turbulent Vorticity Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hainaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gabard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical assessment of the scattering of acoustic waves by turbulent structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenael Gabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2015-2680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational study of the spectral broadening of an acoustic tone by turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwénaël Gabard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Congress on Sound and Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Florence, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Predictions of Turbulence-Cascade Interaction Noise Using CAA with a Stochastic Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Jacob</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th AIAA/CEAS Aeroacoustics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Atlanta, United States. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2014-2453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01067864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAA methodology to simulate turbulence-airfoil noise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02085973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of turbulence interaction noise applied to a serrated airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acoustics 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00810644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic transmission through a 3D rotating fan using Computational AeroAcoustics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel-Ciprian Mincu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Manoha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th AIAA/CEAS Aeroacoustics Conference (33rd AIAA Aeroacoustics Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Colorado Springs, United States. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/6.2012-2155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of turbulence interaction noise applied to a serrated airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reboul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inter.Noise 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-airfoil interaction noise reduction using wavy leading edge: an experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Deniau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institute of Noise Control Engineering/Japan &amp; Acoustical Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Osaka, Japan. pp.170-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulence-airfoil interaction noise reduction using wavy leading edge: an experimental and numerical study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Polacsek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Reboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Le Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Sound &amp; Vibration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fan/OGV broadband noise predictions using LES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al-Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroHPC Summit Week 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03718436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ondes acoustiques dans les fluides 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Group, 2025, 9781836120346. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51926/ISTE.9781836120346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05099847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustics of Fluid Media 1: Principles and Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Juvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Annick Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE; Wiley, 2024, 9781786309327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROPULSEUR AERONAUTIQUE COMPRENANT UNE AUBE PRESENTANT DES RELIEFS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Gea-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Al Am</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Giauque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3143070. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05014259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calcul numérique de la réponse acoustique d'un aubage soumis à un sillage turbulent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Clair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Acoustique [physics.class-ph]. Université Claude Bernard - Lyon I, 2013. Français. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2013LYO10296⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01009856v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flinovia—Flow Induced Noise and Vibration Issues and Aspects-III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Ciappi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio de Rosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Franco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen Hambric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randolph Leung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Flinovia—Flow Induced Noise and Vibration Issues and Aspects-III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2021, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-64807-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04739558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId151"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -6307,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E7FE0C24"/>
+    <w:nsid w:val="0460AD84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6455,51 +254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D5189445"/>
+    <w:nsid w:val="C0982FE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6603,51 +402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="947976C5"/>
+    <w:nsid w:val="AF5F7FF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6840,51 +639,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4477-9699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185882994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294068v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ezzine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231210031" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01877638v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296921v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboul" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053896" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085960v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052394" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857333v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Mounibe Ezzine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-90914" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650457v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219780v2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/smasis2020-2436" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085971v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2701" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainaut" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2839" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970824" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085980v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2222" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2680" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086713v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067864v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polacsek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Garrec" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2453" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085973v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2189" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086004v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086677v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086038v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009856v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10296" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739558v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciappi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hambric" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Leung" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64807-7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/vincent-clair" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4477-9699" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/185882994" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=m3WrjlMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542751v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin-Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bogey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Clair" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gabard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065337" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610238v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Scarano" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Chambon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pereira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jondeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J065808" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192038v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Buszyk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Polacsek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Le Garrec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Barrier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2024.106179" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04485767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Martin-Martin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bogey" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenael Gabard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0025138" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573430v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al-Am" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giauque" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boudet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Gea-Aguilera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J063596" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rodriguez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Ezzine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Collet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10775463231210031" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Al Am" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Giauque" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0146143" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03583335v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117180" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03240749v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijtpp6020012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lemans.hal.science/hal-01877638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2018.94" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296921v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Reboul" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc C. Jacob" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J053896" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gruber" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/1.J052394" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04943514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Beurville" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Caries" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166848v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2025-3651" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366001v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607538v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Salze" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pereira" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Brandstetter" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3159" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622437v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607546v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3164" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04595388v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-3183" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123277v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Souchotte" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4188" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2023-4295" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04165654v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Roy Murali" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacob" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Roger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402212v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61782/fa.2023.0136" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650457v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed Mounibe Ezzine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Perez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2613032" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857333v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Billon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mardjono" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/SMASIS2022-90914" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2882" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848139v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576840v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03356145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219780v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/smasis2020-2436" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085971v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2701" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157649v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hainaut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4970824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085983v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2016-2839" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2222" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085969v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2015-2680" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086713v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Gabard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01067864v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Polacsek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Garrec" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2014-2453" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085973v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2189" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00810644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086004v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel-Ciprian Mincu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Manoha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2012-2155" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086705v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Deniau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086038v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dufour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099847v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Juv&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Galland" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51926/ISTE.9781836120346" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783693v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014259v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01009856v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013LYO10296" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739558v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ciappi" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio de Rosa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Franco" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hambric" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolph Leung" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-64807-7" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>