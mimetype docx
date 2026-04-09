--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -2608,381 +2608,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided MCTS Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generative Cooperative Networks for Natural Language Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2022 - Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Hybrid: Seattle, Washington + Online, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, MD, United States. pp.11891--11905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738654v1</w:t>
+                <w:t xml:space="preserve">hal-03736116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Discriminator for Cooperative Text Generation?</w:t>
+                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided MCTS Decoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR 2022 - 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NAACL 2022 - Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hybrid: Seattle, Washington + Online, United States. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03718429v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Cooperative Networks for Natural Language Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Which Discriminator for Cooperative Text Generation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR 2022 - 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. pp.2360-2365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03736116v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir le bon co-équipier pour la génération coopérative de texte</w:t>
               </w:r>
@@ -2994,77 +2994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scialom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacopo Staiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2022 - 29e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.12-26</w:t>
@@ -3182,217 +3182,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génération de textes artificiels en substitution ou en complément de données d’apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.37-49</w:t>
+              <w:t xml:space="preserve">CtrlGen 2021 - Workshop on Controllable Generative Modeling in Language and Vision at NeurIPS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265896v1</w:t>
+                <w:t xml:space="preserve">hal-03494695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La génération de textes artificiels en substitution ou en complément de données d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CtrlGen 2021 - Workshop on Controllable Generative Modeling in Language and Vision at NeurIPS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.1-19</w:t>
+              <w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494695v1</w:t>
+                <w:t xml:space="preserve">hal-03265896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les freins à la désinformation numérique</w:t>
               </w:r>
@@ -3757,273 +3757,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de plongements de concepts médicaux sans textes</w:t>
+                <w:t xml:space="preserve">Detecting fake news in tweets from text and propagation graph: IRISA's participation to the FakeNews task at MediaEval 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP/TALN/RECITAL 2020 - 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.181-188</w:t>
+              <w:t xml:space="preserve">MediaEval 2020 - MediaEval Benchmarking Initiative for Multimedia Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, online, United States. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784766v3</w:t>
+                <w:t xml:space="preserve">hal-03116027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HierarX : un outil pour la découverte de hiérarchies dans des espaces hyperboliques à partir de similarités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction de plongements de concepts médicaux sans textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihel Kooli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2020 - 20ème Conférence sur l'Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.491 - 498</w:t>
+              <w:t xml:space="preserve">JEP/TALN/RECITAL 2020 - 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919031v1</w:t>
+                <w:t xml:space="preserve">hal-02784766v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting fake news in tweets from text and propagation graph: IRISA's participation to the FakeNews task at MediaEval 2020</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HierarX : un outil pour la découverte de hiérarchies dans des espaces hyperboliques à partir de similarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torregrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Kooli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2020 - MediaEval Benchmarking Initiative for Multimedia Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, online, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">EGC 2020 - 20ème Conférence sur l'Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.491 - 498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116027v1</w:t>
+                <w:t xml:space="preserve">hal-02919031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Correlation of Word Embedding Evaluation Metrics</w:t>
               </w:r>
@@ -4673,295 +4673,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02280852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAS: French Corpus with Clinical Cases</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Indiscriminateness in representation spaces of terms and documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Dalloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOUHI 2018 - The Ninth International Workshop on Health Text Mining and Information Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECIR 2018 - 40th European Conference in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Grenoble, France. pp.251-262, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-76941-7_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937096v1</w:t>
+                <w:t xml:space="preserve">hal-01859568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion-based multimodal detection of hoaxes in social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">CAS: French Corpus with Clinical Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI 2018 - Web Intelligence Chile IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Santiago, Chile. pp.1-8</w:t>
+              <w:t xml:space="preserve">LOUHI 2018 - The Ninth International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01936720v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01937096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indiscriminateness in representation spaces of terms and documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion-based multimodal detection of hoaxes in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIR 2018 - 40th European Conference in Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WI 2018 - Web Intelligence Chile IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Santiago, Chile. pp.1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-76941-7_19⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01859568v1</w:t>
+                <w:t xml:space="preserve">hal-01936720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
               </w:r>
@@ -5360,610 +5360,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : vers des approches multi-modales</w:t>
+                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : l'utilité des fusions de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence Recherche d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.107-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2017.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01548156v1</w:t>
+                <w:t xml:space="preserve">hal-01617878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : l'utilité des fusions de connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Critères numériques dans les essais cliniques : annotation, détection et normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence Recherche d'Information et Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Actes de la conférence TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2017.11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01617878v1</w:t>
+                <w:t xml:space="preserve">hal-01643969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères numériques dans les essais cliniques : annotation, détection et normalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+                <w:t xml:space="preserve">NexGenTV: Providing Real-Time Insight during Political Debates in a Second Screen Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olfa Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Sargent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence TALN 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+              <w:t xml:space="preserve">MM 2017 - 25th ACM International Conference on Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Moutain View, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643969v1</w:t>
+                <w:t xml:space="preserve">hal-01635966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NexGenTV: Providing Real-Time Insight during Political Debates in a Second Screen Application</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Huet</w:t>
+                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : vers des approches multi-modales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MM 2017 - 25th ACM International Conference on Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Moutain View, United States</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635966v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01548156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de la négation : corpus français et apprentissage supervisé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation de l'IRISA à DeFT2017 : systèmes de classification de complexité croissante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIIM 2017 - Symposium sur l'Ingénierie de l'Information Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">DeFT 2017 - Défi Fouille de texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01659637v1</w:t>
+                <w:t xml:space="preserve">hal-01643993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l'IRISA à DeFT2017 : systèmes de classification de complexité croissante</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de la négation : corpus français et apprentissage supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Raymond</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DeFT 2017 - Défi Fouille de texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Orléans, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">SIIM 2017 - Symposium sur l'Ingénierie de l'Information Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643993v1</w:t>
+                <w:t xml:space="preserve">hal-01659637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical eligibility criteria in clinical protocols: annotation, automatic detection and interpretation</w:t>
               </w:r>
@@ -6453,593 +6453,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias traditionnels, médias sociaux : caractériser la réinformation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionnalité intrinsèque dans les espaces de représentation des termes et des documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> TALN 2016 - 23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications, CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349871v1</w:t>
+                <w:t xml:space="preserve">hal-01394749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'expressions-cibles de l'opinion : de l'anglais au français</w:t>
+                <w:t xml:space="preserve">Evaluating Lexical Similarity to build Sentiment Similarity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Jadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Monceaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
+                <w:t xml:space="preserve">Laura Monceaux-Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, JEP-TALN-RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Language and Resource Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397188v1</w:t>
+                <w:t xml:space="preserve">hal-01394768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Lexical Similarity to build Sentiment Similarity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégoire Jadi</w:t>
+                <w:t xml:space="preserve">Médias traditionnels, médias sociaux : caractériser la réinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laura Monceaux-Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Resource Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve"> TALN 2016 - 23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394768v1</w:t>
+                <w:t xml:space="preserve">hal-01349871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnalité intrinsèque dans les espaces de représentation des termes et des documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction d'expressions-cibles de l'opinion : de l'anglais au français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Jadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications, CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, JEP-TALN-RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394749v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01397188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct vs. indirect evaluation of distributional thesauri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio word similarity for clustering with zero resources based on iterative HMM classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.5340 - 5344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394739v1</w:t>
+                <w:t xml:space="preserve">hal-01394757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio word similarity for clustering with zero resources based on iterative HMM classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct vs. indirect evaluation of distributional thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01394757v1</w:t>
+                <w:t xml:space="preserve">hal-01394739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thésaurus distributionnels pour la recherche d'information et vice-versa</w:t>
               </w:r>
@@ -7196,261 +7196,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Machine Learning Techniques to Detect TimeML Events in French and English</w:t>
+                <w:t xml:space="preserve">Recherche d'information médicale pour le patient Impact de ressources terminologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+                <w:t xml:space="preserve">Sébastien Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20thInternational Conference on Applications of Natural Language to Information Systems, NLDB 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19581-0_2⟩</w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications, CORIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2015.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226541v1</w:t>
+                <w:t xml:space="preserve">hal-01226537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'information médicale pour le patient Impact de ressources terminologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Supervised Machine Learning Techniques to Detect TimeML Events in French and English</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Maguer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications, CORIA 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
+              <w:t xml:space="preserve">20thInternational Conference on Applications of Natural Language to Information Systems, NLDB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Passau, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24348/coria.2015.65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19581-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226537v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health consumer-oriented information retrieval</w:t>
               </w:r>
@@ -7462,51 +7462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7620,580 +7620,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating and using probabilistic morphological resources for the biomedical domain</w:t>
+                <w:t xml:space="preserve">Clustering de données relationnelles pour la structuration de flux télévisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. 7 p</w:t>
+              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027778v1</w:t>
+                <w:t xml:space="preserve">hal-01027763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'apprentissage supervisé pour l'extraction d'événements TimeML en anglais et français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Agrégation de sac-de-sacs-de-mots pour la recherche d'information par modèles vectoriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en recherche d'information et applications, CORIA 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027563v1</w:t>
+                <w:t xml:space="preserve">hal-01027719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique d'art au banc d'essai des humanités numériques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa Tolone</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital intelligence, DI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France. 5 p</w:t>
+              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052806v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques d'apprentissage supervisé pour l'extraction d'événements TimeML en anglais et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence en recherche d'information et applications, CORIA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France. 16 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/sdnri.2014.coria-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027787v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering de données relationnelles pour la structuration de flux télévisuels</w:t>
+                <w:t xml:space="preserve">Generating and using probabilistic morphological resources for the biomedical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gros</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, EGC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. 6 p</w:t>
+              <w:t xml:space="preserve">9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027763v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de sac-de-sacs-de-mots pour la recherche d'information par modèles vectoriels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La critique d'art au banc d'essai des humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, EGC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. 6 p</w:t>
+              <w:t xml:space="preserve">Digital intelligence, DI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027719v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge discovery with CRF-based clustering of named entities without a priori classes</w:t>
               </w:r>
@@ -8300,51 +8300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum CLEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8395,51 +8395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8458,178 +8458,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA participation to BioNLP-ST 2013: lazy-learning and information retrieval for information extraction tasks</w:t>
+                <w:t xml:space="preserve">Découverte de connaissances dans les séquences par CRF non-supervisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ncibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP Workshop, colocated with ACL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bulgaria. pp.188-196</w:t>
+              <w:t xml:space="preserve">20ème conférence sur le Traitement Automatique des Langues Naturelles, TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.volume 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912308v1</w:t>
+                <w:t xml:space="preserve">hal-00912314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de connaissances dans les séquences par CRF non-supervisés</w:t>
+                <w:t xml:space="preserve">IRISA participation to BioNLP-ST 2013: lazy-learning and information retrieval for information extraction tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Ncibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence sur le Traitement Automatique des Langues Naturelles, TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.volume 1</w:t>
+              <w:t xml:space="preserve">BioNLP Workshop, colocated with ACL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bulgaria. pp.188-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912314v1</w:t>
+                <w:t xml:space="preserve">hal-00912308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust TV Stream Labelling with Conditional Random Fields</w:t>
               </w:r>
@@ -8812,286 +8812,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des Champs Conditionnels Aléatoires à l'étiquetage de flux télévisuel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation de l'IRISA à DeFT2012 : recherche d'information et apprentissage pour la génération de mots-clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gros</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA - Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Workshop DEFT 2012: DÉfi Fouille de Textes (DEFT 2012 Workshop: Text Mining Challenge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France, France. pp.49--60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656547v1</w:t>
+                <w:t xml:space="preserve">hal-00758259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l'IRISA à DeFT2012 : recherche d'information et apprentissage pour la génération de mots-clés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotating Football Matches: Influence of the Source Medium on Manual Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Workshop DEFT 2012: DÉfi Fouille de Textes (DEFT 2012 Workshop: Text Mining Challenge)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France, France. pp.49--60</w:t>
+              <w:t xml:space="preserve">LREC - Eight International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758259v1</w:t>
+                <w:t xml:space="preserve">hal-00709170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating Football Matches: Influence of the Source Medium on Manual Annotation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen Fort</w:t>
+                <w:t xml:space="preserve">Application des Champs Conditionnels Aléatoires à l'étiquetage de flux télévisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC - Eight International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">RFIA - Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709170v1</w:t>
+                <w:t xml:space="preserve">hal-00656547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorisation, Okapi et calcul de similarité pour le TAL : pour oublier enfin le TF-IDF</w:t>
               </w:r>
@@ -9550,480 +9550,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Analysis of Biomedical Terminology with Analogy-Based Alignment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différentes interprétations d'un modèle de RI à base d'inclusion graduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Harastani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bulgaria</w:t>
+              <w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644041v1</w:t>
+                <w:t xml:space="preserve">hal-00643675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation thématique : apport de la vectorisation</w:t>
+                <w:t xml:space="preserve">Morphological Analysis of Biomedical Terminology with Analogy-Based Alignment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643688v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00644041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic Segmentation of TV-streams by mathematical morphology and vectorization</w:t>
+                <w:t xml:space="preserve">Segmentation thématique : apport de la vectorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSpeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643905v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l'IRISA à DEFT 2011: expériences avec des approches d'apprentissage supervisé et non-supervisé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topic Segmentation of TV-streams by mathematical morphology and vectorization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge DeFT (défi fouille de texte)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">InterSpeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643724v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes interprétations d'un modèle de RI à base d'inclusion graduelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ughetto</w:t>
+                <w:t xml:space="preserve">Participation de l'IRISA à DEFT 2011: expériences avec des approches d'apprentissage supervisé et non-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rima Harastani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t>
+              <w:t xml:space="preserve">Challenge DeFT (défi fouille de texte)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643675v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication in Information Retrieval Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10055,204 +10055,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ispra, Italy</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643913v1</w:t>
+                <w:t xml:space="preserve">hal-00644070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+                <w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
+              <w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ispra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644070v1</w:t>
+                <w:t xml:space="preserve">hal-00643913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeling TV stream segments with Conditional Random Fields</w:t>
               </w:r>
@@ -10327,191 +10327,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse morphologique en terminologie biomédicale par alignement et apprentissage non-supervisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring syntactic rules for word alignment through Inductive Logic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Ozdowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement automatique des langues naturelles, TALN'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jul 2010, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">7th Language Resources and Evaluation Conference, LREC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00561086v1</w:t>
+                <w:t xml:space="preserve">inria-00561754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring syntactic rules for word alignment through Inductive Logic Programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse morphologique en terminologie biomédicale par alignement et apprentissage non-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Language Resources and Evaluation Conference, LREC'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Conférence Traitement automatique des langues naturelles, TALN'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jul 2010, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00561754v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distances and weighting schemes for bag of visual words image retrieval</w:t>
               </w:r>
@@ -10886,51 +10886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication in information retrieval systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriella Pasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11020,51 +11020,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication-based and cardinality-based inclusions in information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11232,51 +11232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR - European Conference on Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.252-263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12022,51 +12022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity by diverting supervised machine learning — Application to knowledge discovery in multimedia content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13672,51 +13672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyun Nie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-274-9.ch006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398607v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bonescki Gumiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva E Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kooli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-021-00242-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Cabral Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324920000352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-020-00225-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.75-94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Defossez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levillain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gerardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493941" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784766v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937096v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859568v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76941-7_19" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643969v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635966v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ahmed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659637v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618930v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397188v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux-Cachard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472697" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2015.65" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027719v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709170v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Harastani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561754v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ozdowska" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843889v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277249" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843880v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VS7P79N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03027676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391768v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyun Nie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-274-9.ch006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398607v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bonescki Gumiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva E Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kooli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-021-00242-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Cabral Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324920000352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-020-00225-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.75-94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Defossez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levillain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gerardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493941" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784766v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76941-7_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618930v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux-Cachard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472697" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2015.65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Harastani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ozdowska" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843889v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277249" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843880v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VS7P79N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03027676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391768v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>