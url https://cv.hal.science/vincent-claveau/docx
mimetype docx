--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -3372,217 +3372,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les freins à la désinformation numérique</w:t>
+                <w:t xml:space="preserve">Génération de textes artificiels pour l'expansion de requêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde dans le cadre de la Journée d'étude Les enjeux de la désinformation – regards croisés des sciences humaines et sociales et des sciences formelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Sep 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">CORIA 2021 - Conférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03454320v1</w:t>
+                <w:t xml:space="preserve">hal-03398593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de textes artificiels pour l'expansion de requêtes</w:t>
+                <w:t xml:space="preserve">Les freins à la désinformation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divina Frau-Meigs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2021 - Conférence en Recherche d’Information et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la Journée d'étude Les enjeux de la désinformation – regards croisés des sciences humaines et sociales et des sciences formelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03398593v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03454320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Tree Extraction in Embedding Spaces for Taxonomy Induction</w:t>
               </w:r>
@@ -4751,217 +4751,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CAS: French Corpus with Clinical Cases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+                <w:t xml:space="preserve">Fusion-based multimodal detection of hoaxes in social networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Dalloux</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LOUHI 2018 - The Ninth International Workshop on Health Text Mining and Information Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Bruxelles, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">WI 2018 - Web Intelligence Chile IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Santiago, Chile. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01937096v1</w:t>
+                <w:t xml:space="preserve">hal-01936720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion-based multimodal detection of hoaxes in social networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+                <w:t xml:space="preserve">CAS: French Corpus with Clinical Cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Dalloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WI 2018 - Web Intelligence Chile IEEE/WIC/ACM International Conference on Web Intelligence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Santiago, Chile. pp.1-8</w:t>
+              <w:t xml:space="preserve">LOUHI 2018 - The Ninth International Workshop on Health Text Mining and Information Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Bruxelles, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01936720v1</w:t>
+                <w:t xml:space="preserve">hal-01937096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEFT2018 : Recherche d'information et analyse de sentiments dans des tweets concernant les transports en Île de France</w:t>
               </w:r>
@@ -5360,213 +5360,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01844261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : l'utilité des fusions de connaissances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Critères numériques dans les essais cliniques : annotation, détection et normalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence Recherche d'Information et Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actes de la conférence TALN 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Orléans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01617878v1</w:t>
+                <w:t xml:space="preserve">hal-01643969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critères numériques dans les essais cliniques : annotation, détection et normalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+                <w:t xml:space="preserve">Détection de fausses informations dans les réseaux sociaux : l'utilité des fusions de connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la conférence TALN 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COnférence Recherche d'Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Marseille, France. pp.107-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2017.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643969v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NexGenTV: Providing Real-Time Insight during Political Debates in a Second Screen Application</w:t>
               </w:r>
@@ -5943,338 +5943,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01659637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical eligibility criteria in clinical protocols: annotation, automatic detection and interpretation</w:t>
+                <w:t xml:space="preserve">Clustering multi-relationnal TV data by diverting supervised ILP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIME 2017 - 16th Conference in Artificial Intelligence in Medecine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ILP 2017 - 27th International Conference on Inductive Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Orléans, France. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618930v2</w:t>
+                <w:t xml:space="preserve">hal-01643977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering multi-relationnal TV data by diverting supervised ILP</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tampering detection and localization in images from social networks: A CBIR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILP 2017 - 27th International Conference on Inductive Logic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Orléans, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catane, Italy. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01643977v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tampering detection and localization in images from social networks: A CBIR approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical eligibility criteria in clinical protocols: annotation, automatic detection and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Emanuel Silva Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Maria Cabral Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIME 2017 - 16th Conference in Artificial Intelligence in Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria. pp.203-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623105v1</w:t>
+                <w:t xml:space="preserve">hal-01618930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to select examples for Active Learning with Conditional Random Fields</w:t>
               </w:r>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2016: "Verfiying Multimedia Use" task</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6833,213 +6833,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio word similarity for clustering with zero resources based on iterative HMM classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct vs. indirect evaluation of distributional thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394757v1</w:t>
+                <w:t xml:space="preserve">hal-01394739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct vs. indirect evaluation of distributional thesauri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio word similarity for clustering with zero resources based on iterative HMM classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.5340 - 5344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01394739v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thésaurus distributionnels pour la recherche d'information et vice-versa</w:t>
               </w:r>
@@ -9386,191 +9386,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Noun Semantic Clustering using Bag-Of-Vectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised and semi-supervised morphological analysis for Information Retrieval in the biomedical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANLP - Applied Natural Language Processing conference. Special track at the 25th International FLAIRS Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Marco Island, FL, United States</w:t>
+              <w:t xml:space="preserve">COLING - 24th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760105v1</w:t>
+                <w:t xml:space="preserve">hal-00760114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised and semi-supervised morphological analysis for Information Retrieval in the biomedical domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper Noun Semantic Clustering using Bag-Of-Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING - 24th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">ANLP - Applied Natural Language Processing conference. Special track at the 25th International FLAIRS Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marco Island, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760114v1</w:t>
+                <w:t xml:space="preserve">hal-00760105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différentes interprétations d'un modèle de RI à base d'inclusion graduelle</w:t>
               </w:r>
@@ -10055,204 +10055,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+                <w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
+              <w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ispra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644070v1</w:t>
+                <w:t xml:space="preserve">hal-00643913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ispra, Italy</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643913v1</w:t>
+                <w:t xml:space="preserve">hal-00644070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeling TV stream segments with Conditional Random Fields</w:t>
               </w:r>
@@ -10785,299 +10785,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00561763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorisation des processus d'appariement document-requête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication in information retrieval systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e conférence en recherche d'informations et applications, CORIA'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">International Conference on Adaptivity, Personalization, and Fusion of Heterogeneous Information (RIAO'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00561797v1</w:t>
+                <w:t xml:space="preserve">inria-00534189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication in information retrieval systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vectorisation des processus d'appariement document-requête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Bosc</w:t>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptivity, Personalization, and Fusion of Heterogeneous Information (RIAO'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">7e conférence en recherche d'informations et applications, CORIA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534189v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication-based and cardinality-based inclusions in information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11193,77 +11193,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded-Inclusion-Based Information Retrieval Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12022,51 +12022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity by diverting supervised machine learning — Application to knowledge discovery in multimedia content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12385,51 +12385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12506,51 +12506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2017 - Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12899,51 +12899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13672,51 +13672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyun Nie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-274-9.ch006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398607v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bonescki Gumiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva E Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kooli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-021-00242-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Cabral Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324920000352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-020-00225-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.75-94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Defossez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levillain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gerardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493941" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784766v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76941-7_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643969v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618930v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_22" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643977v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux-Cachard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472697" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2015.65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Harastani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ozdowska" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843889v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277249" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843880v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VS7P79N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03027676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391768v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyun Nie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-274-9.ch006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398607v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bonescki Gumiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva E Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kooli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-021-00242-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Cabral Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324920000352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-020-00225-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.75-94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Defossez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levillain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gerardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493941" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784766v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76941-7_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618930v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux-Cachard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472697" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2015.65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760114v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Harastani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ozdowska" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843889v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277249" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843880v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VS7P79N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03027676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391768v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>