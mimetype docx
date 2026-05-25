--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2608,381 +2608,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generative Cooperative Networks for Natural Language Generation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided MCTS Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Baltimore, MD, United States. pp.11891--11905</w:t>
+              <w:t xml:space="preserve">NAACL 2022 - Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Hybrid: Seattle, Washington + Online, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736116v1</w:t>
+                <w:t xml:space="preserve">hal-03738654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided MCTS Decoding</w:t>
+                <w:t xml:space="preserve">Which Discriminator for Cooperative Text Generation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAACL 2022 - Conference of the North American Chapter of the Association for Computational Linguistics: Human Language Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR 2022 - 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. pp.2360-2365, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738654v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03718429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Which Discriminator for Cooperative Text Generation?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generative Cooperative Networks for Natural Language Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lamprier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Scialom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR 2022 - 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICML 2022 - 39th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Baltimore, MD, United States. pp.11891--11905</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3477495.3531858⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03718429v1</w:t>
+                <w:t xml:space="preserve">hal-03736116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Choisir le bon co-équipier pour la génération coopérative de texte</w:t>
               </w:r>
@@ -2994,77 +2994,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Scialom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lamprier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Staiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Piwowarski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2022 - 29e conférence sur le Traitement Automatique des Langues Naturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.12-26</w:t>
@@ -3182,407 +3182,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided Decoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La génération de textes artificiels en substitution ou en complément de données d’apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Chaffin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CtrlGen 2021 - Workshop on Controllable Generative Modeling in Language and Vision at NeurIPS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.1-19</w:t>
+              <w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.37-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494695v1</w:t>
+                <w:t xml:space="preserve">hal-03265896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La génération de textes artificiels en substitution ou en complément de données d’apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PPL-MCTS: Constrained Textual Generation Through Discriminator-Guided Decoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Chaffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Chaffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2021 - 28e Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Lille, France. pp.37-49</w:t>
+              <w:t xml:space="preserve">CtrlGen 2021 - Workshop on Controllable Generative Modeling in Language and Vision at NeurIPS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, virtual, United States. pp.1-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03265896v1</w:t>
+                <w:t xml:space="preserve">hal-03494695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Génération de textes artificiels pour l'expansion de requêtes</w:t>
+                <w:t xml:space="preserve">Les freins à la désinformation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Divina Frau-Meigs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pierre-Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA 2021 - Conférence en Recherche d’Information et Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-16</w:t>
+              <w:t xml:space="preserve">Table ronde dans le cadre de la Journée d'étude Les enjeux de la désinformation – regards croisés des sciences humaines et sociales et des sciences formelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine, Sep 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03398593v1</w:t>
+                <w:t xml:space="preserve">hal-03454320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les freins à la désinformation numérique</w:t>
+                <w:t xml:space="preserve">Génération de textes artificiels pour l'expansion de requêtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serena Villata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde dans le cadre de la Journée d'étude Les enjeux de la désinformation – regards croisés des sciences humaines et sociales et des sciences formelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine, Sep 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">CORIA 2021 - Conférence en Recherche d’Information et Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Grenoble, France. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03454320v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03398593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unsupervised Tree Extraction in Embedding Spaces for Taxonomy Induction</w:t>
               </w:r>
@@ -3757,273 +3757,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03494692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting fake news in tweets from text and propagation graph: IRISA's participation to the FakeNews task at MediaEval 2020</w:t>
+                <w:t xml:space="preserve">Construction de plongements de concepts médicaux sans textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2020 - MediaEval Benchmarking Initiative for Multimedia Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, online, United States. pp.1-3</w:t>
+              <w:t xml:space="preserve">JEP/TALN/RECITAL 2020 - 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.181-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116027v1</w:t>
+                <w:t xml:space="preserve">hal-02784766v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction de plongements de concepts médicaux sans textes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HierarX : un outil pour la découverte de hiérarchies dans des espaces hyperboliques à partir de similarités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torregrossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihel Kooli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP/TALN/RECITAL 2020 - 6e conférence conjointe Journées d'Études sur la Parole (JEP, 33e édition), Traitement Automatique des Langues Naturelles (TALN, 27e édition), Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RÉCITAL, 22e édition). Volume 2 : Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Nancy, France. pp.181-188</w:t>
+              <w:t xml:space="preserve">EGC 2020 - 20ème Conférence sur l'Extraction et Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.491 - 498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02784766v3</w:t>
+                <w:t xml:space="preserve">hal-02919031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HierarX : un outil pour la découverte de hiérarchies dans des espaces hyperboliques à partir de similarités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting fake news in tweets from text and propagation graph: IRISA's participation to the FakeNews task at MediaEval 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nihel Kooli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2020 - 20ème Conférence sur l'Extraction et Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Bruxelles, Belgique. pp.491 - 498</w:t>
+              <w:t xml:space="preserve">MediaEval 2020 - MediaEval Benchmarking Initiative for Multimedia Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, online, United States. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919031v1</w:t>
+                <w:t xml:space="preserve">hal-03116027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Correlation of Word Embedding Evaluation Metrics</w:t>
               </w:r>
@@ -6012,269 +6012,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tampering detection and localization in images from social networks: A CBIR approach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical eligibility criteria in clinical protocols: annotation, automatic detection and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Emanuel Silva Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouzillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Cuggia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Maria Cabral Moro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIME 2017 - 16th Conference in Artificial Intelligence in Medecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Vienne, Austria. pp.203-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-59758-4_22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01623105v1</w:t>
+                <w:t xml:space="preserve">hal-01618930v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical eligibility criteria in clinical protocols: annotation, automatic detection and interpretation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tampering detection and localization in images from social networks: A CBIR approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Sicre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIME 2017 - 16th Conference in Artificial Intelligence in Medecine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICIAP 2017 - International Conference on Image Analysis and Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Catane, Italy. pp.1-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01618930v2</w:t>
+                <w:t xml:space="preserve">hal-01623105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies to select examples for Active Learning with Conditional Random Fields</w:t>
               </w:r>
@@ -6381,51 +6381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2016: "Verfiying Multimedia Use" task</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6453,593 +6453,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnalité intrinsèque dans les espaces de représentation des termes et des documents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médias traditionnels, médias sociaux : caractériser la réinformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Maigrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications, CORIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve"> TALN 2016 - 23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394749v1</w:t>
+                <w:t xml:space="preserve">hal-01349871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Lexical Similarity to build Sentiment Similarity</w:t>
+                <w:t xml:space="preserve">Extraction d'expressions-cibles de l'opinion : de l'anglais au français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Jadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Daille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Monceaux-Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language and Resource Conference, LREC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, portoroz, Slovenia</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, JEP-TALN-RECITAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394768v1</w:t>
+                <w:t xml:space="preserve">hal-01397188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médias traditionnels, médias sociaux : caractériser la réinformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+                <w:t xml:space="preserve">Evaluating Lexical Similarity to build Sentiment Similarity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Jadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Monceaux-Cachard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> TALN 2016 - 23ème Conférence sur le Traitement Automatique des Langues Naturelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Language and Resource Conference, LREC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349871v1</w:t>
+                <w:t xml:space="preserve">hal-01394768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'expressions-cibles de l'opinion : de l'anglais au français</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionnalité intrinsèque dans les espaces de représentation des termes et des documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Daille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, JEP-TALN-RECITAL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications, CORIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01397188v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01394749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct vs. indirect evaluation of distributional thesauri</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Audio word similarity for clustering with zero resources based on iterative HMM classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Shanghai, China. pp.5340 - 5344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394739v1</w:t>
+                <w:t xml:space="preserve">hal-01394757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio word similarity for clustering with zero resources based on iterative HMM classification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct vs. indirect evaluation of distributional thesauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Acoustics, Speech and Signal Processing, ICASSP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Osaka, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.2016.7472697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01394757v1</w:t>
+                <w:t xml:space="preserve">hal-01394739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thésaurus distributionnels pour la recherche d'information et vice-versa</w:t>
               </w:r>
@@ -7196,261 +7196,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226528v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche d'information médicale pour le patient Impact de ressources terminologiques</w:t>
+                <w:t xml:space="preserve">Supervised Machine Learning Techniques to Detect TimeML Events in French and English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Maguer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia Grabar</w:t>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications, CORIA 2015</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24348/coria.2015.65⟩</w:t>
+              <w:t xml:space="preserve">20thInternational Conference on Applications of Natural Language to Information Systems, NLDB 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Passau, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-19581-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01226537v1</w:t>
+                <w:t xml:space="preserve">hal-01226541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervised Machine Learning Techniques to Detect TimeML Events in French and English</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+                <w:t xml:space="preserve">Recherche d'information médicale pour le patient Impact de ressources terminologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Maguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20thInternational Conference on Applications of Natural Language to Information Systems, NLDB 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Passau, Germany. </w:t>
+              <w:t xml:space="preserve">COnférence en Recherche d’Information et Applications, CORIA 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-19581-0_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24348/coria.2015.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226541v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01226537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health consumer-oriented information retrieval</w:t>
               </w:r>
@@ -7462,51 +7462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7620,580 +7620,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01206847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clustering de données relationnelles pour la structuration de flux télévisuels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Techniques d'apprentissage supervisé pour l'extraction d'événements TimeML en anglais et français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Arnulphy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gros</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Vilnat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, EGC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Conférence en recherche d'information et applications, CORIA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nancy, France. 16 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/sdnri.2014.coria-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01027763v1</w:t>
+                <w:t xml:space="preserve">hal-01027563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation de sac-de-sacs-de-mots pour la recherche d'information par modèles vectoriels</w:t>
+                <w:t xml:space="preserve">Generating and using probabilistic morphological resources for the biomedical domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, EGC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. 6 p</w:t>
+              <w:t xml:space="preserve">9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027719v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La critique d'art au banc d'essai des humanités numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Thély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Tolone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Marseille, France. 12 p</w:t>
+              <w:t xml:space="preserve">Digital intelligence, DI 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nantes, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027787v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01052806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'apprentissage supervisé pour l'extraction d'événements TimeML en anglais et français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clustering de données relationnelles pour la structuration de flux télévisuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Vilnat</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en recherche d'information et applications, CORIA 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. 6 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027563v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generating and using probabilistic morphological resources for the biomedical domain</w:t>
+                <w:t xml:space="preserve">Agrégation de sac-de-sacs-de-mots pour la recherche d'information par modèles vectoriels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th edition of the Language Resources and Evaluation Conference, LREC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland. 7 p</w:t>
+              <w:t xml:space="preserve">14 ème conférence Extraction et Gestion des Connaissances, EGC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01027778v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique d'art au banc d'essai des humanités numériques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer le graphe de voisinage pour améliorer les thésaurus distributionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Tolone</w:t>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital intelligence, DI 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nantes, France. 5 p</w:t>
+              <w:t xml:space="preserve">21ème conférence sur le Traitement Automatique des Langues Naturelles, TALN 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Marseille, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01052806v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01027787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge discovery with CRF-based clustering of named entities without a priori classes</w:t>
               </w:r>
@@ -8300,51 +8300,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Grabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Maguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum CLEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Sheffield, United Kingdom. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8395,51 +8395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Computational Linguistics, COLING 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Dublin, Ireland. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8458,178 +8458,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01027545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de connaissances dans les séquences par CRF non-supervisés</w:t>
+                <w:t xml:space="preserve">IRISA participation to BioNLP-ST 2013: lazy-learning and information retrieval for information extraction tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abir Ncibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème conférence sur le Traitement Automatique des Langues Naturelles, TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.volume 1</w:t>
+              <w:t xml:space="preserve">BioNLP Workshop, colocated with ACL 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bulgaria. pp.188-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912314v1</w:t>
+                <w:t xml:space="preserve">hal-00912308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IRISA participation to BioNLP-ST 2013: lazy-learning and information retrieval for information extraction tasks</w:t>
+                <w:t xml:space="preserve">Découverte de connaissances dans les séquences par CRF non-supervisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abir Ncibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioNLP Workshop, colocated with ACL 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bulgaria. pp.188-196</w:t>
+              <w:t xml:space="preserve">20ème conférence sur le Traitement Automatique des Langues Naturelles, TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Sables d'Olonne, France. pp.volume 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912308v1</w:t>
+                <w:t xml:space="preserve">hal-00912314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust TV Stream Labelling with Conditional Random Fields</w:t>
               </w:r>
@@ -8812,286 +8812,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00709181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l'IRISA à DeFT2012 : recherche d'information et apprentissage pour la génération de mots-clés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application des Champs Conditionnels Aléatoires à l'étiquetage de flux télévisuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Martienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Raymond</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Workshop DEFT 2012: DÉfi Fouille de Textes (DEFT 2012 Workshop: Text Mining Challenge)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Grenoble, France, France. pp.49--60</w:t>
+              <w:t xml:space="preserve">RFIA - Reconnaissance des Formes et Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758259v1</w:t>
+                <w:t xml:space="preserve">hal-00656547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotating Football Matches: Influence of the Source Medium on Manual Annotation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Participation de l'IRISA à DeFT2012 : recherche d'information et apprentissage pour la génération de mots-clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC - Eight International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2012, Workshop DEFT 2012: DÉfi Fouille de Textes (DEFT 2012 Workshop: Text Mining Challenge)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Grenoble, France, France. pp.49--60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00709170v1</w:t>
+                <w:t xml:space="preserve">hal-00758259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des Champs Conditionnels Aléatoires à l'étiquetage de flux télévisuel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Martienne</w:t>
+                <w:t xml:space="preserve">Annotating Football Matches: Influence of the Source Medium on Manual Annotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA - Reconnaissance des Formes et Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">LREC - Eight International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656547v1</w:t>
+                <w:t xml:space="preserve">hal-00709170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vectorisation, Okapi et calcul de similarité pour le TAL : pour oublier enfin le TF-IDF</w:t>
               </w:r>
@@ -9386,644 +9386,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised and semi-supervised morphological analysis for Information Retrieval in the biomedical domain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proper Noun Semantic Clustering using Bag-Of-Vectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLING - 24th International Conference on Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
+              <w:t xml:space="preserve">ANLP - Applied Natural Language Processing conference. Special track at the 25th International FLAIRS Conference.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Marco Island, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760114v1</w:t>
+                <w:t xml:space="preserve">hal-00760105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Noun Semantic Clustering using Bag-Of-Vectors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unsupervised and semi-supervised morphological analysis for Information Retrieval in the biomedical domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANLP - Applied Natural Language Processing conference. Special track at the 25th International FLAIRS Conference.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Marco Island, FL, United States</w:t>
+              <w:t xml:space="preserve">COLING - 24th International Conference on Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760105v1</w:t>
+                <w:t xml:space="preserve">hal-00760114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différentes interprétations d'un modèle de RI à base d'inclusion graduelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological Analysis of Biomedical Terminology with Analogy-Based Alignment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rima Harastani</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, France</w:t>
+              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643675v1</w:t>
+                <w:t xml:space="preserve">hal-00644041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological Analysis of Biomedical Terminology with Analogy-Based Alignment</w:t>
+                <w:t xml:space="preserve">Segmentation thématique : apport de la vectorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recent Advances in Natural Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Bulgaria</w:t>
+              <w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00644041v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation thématique : apport de la vectorisation</w:t>
+                <w:t xml:space="preserve">Topic Segmentation of TV-streams by mathematical morphology and vectorization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Avignon, France</w:t>
+              <w:t xml:space="preserve">InterSpeech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643688v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic Segmentation of TV-streams by mathematical morphology and vectorization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Participation de l'IRISA à DEFT 2011: expériences avec des approches d'apprentissage supervisé et non-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InterSpeech</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Challenge DeFT (défi fouille de texte)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643905v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation de l'IRISA à DEFT 2011: expériences avec des approches d'apprentissage supervisé et non-supervisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Raymond</w:t>
+                <w:t xml:space="preserve">Différentes interprétations d'un modèle de RI à base d'inclusion graduelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Harastani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Challenge DeFT (défi fouille de texte)</w:t>
+              <w:t xml:space="preserve">Conférence en recherche d'information et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00643724v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00643675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication in Information Retrieval Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10055,204 +10055,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00647594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
+                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ispra, Italy</w:t>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00643913v1</w:t>
+                <w:t xml:space="preserve">hal-00644070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using shallow linguistic features for relation extraction in bio-medical texts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali-Reza Ebadat</w:t>
+                <w:t xml:space="preserve">Topic segmentation: application of mathematical morphology to textual data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles, TALN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montpellier, France. 125-130, short paper</w:t>
+              <w:t xml:space="preserve">ISMM, Internation Symposium on Mathematical Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ispra, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00644070v1</w:t>
+                <w:t xml:space="preserve">hal-00643913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Labeling TV stream segments with Conditional Random Fields</w:t>
               </w:r>
@@ -10327,191 +10327,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00644150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inferring syntactic rules for word alignment through Inductive Logic Programming</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse morphologique en terminologie biomédicale par alignement et apprentissage non-supervisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Language Resources and Evaluation Conference, LREC'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELRA, May 2010, Valletta, Malta</w:t>
+              <w:t xml:space="preserve">Conférence Traitement automatique des langues naturelles, TALN'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ATALA, Jul 2010, Montréal, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00561754v1</w:t>
+                <w:t xml:space="preserve">inria-00561086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse morphologique en terminologie biomédicale par alignement et apprentissage non-supervisé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inferring syntactic rules for word alignment through Inductive Logic Programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylwia Ozdowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Traitement automatique des langues naturelles, TALN'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ATALA, Jul 2010, Montréal, Québec, Canada</w:t>
+              <w:t xml:space="preserve">7th Language Resources and Evaluation Conference, LREC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELRA, May 2010, Valletta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00561086v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00561754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distances and weighting schemes for bag of visual words image retrieval</w:t>
               </w:r>
@@ -10785,299 +10785,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00561763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implication in information retrieval systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Ughetto</w:t>
+                <w:t xml:space="preserve">Vectorisation des processus d'appariement document-requête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriella Pasi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bosc</w:t>
+                <w:t xml:space="preserve">Romain Tavenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Adaptivity, Personalization, and Fusion of Heterogeneous Information (RIAO'10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">7e conférence en recherche d'informations et applications, CORIA'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534189v1</w:t>
+                <w:t xml:space="preserve">inria-00561797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vectorisation des processus d'appariement document-requête</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implication in information retrieval systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ughetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Tavenard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Amsaleg</w:t>
+                <w:t xml:space="preserve">Patrick Bosc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e conférence en recherche d'informations et applications, CORIA'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Sousse, Tunisie</w:t>
+              <w:t xml:space="preserve">International Conference on Adaptivity, Personalization, and Fusion of Heterogeneous Information (RIAO'10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00561797v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication-based and cardinality-based inclusions in information retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11193,90 +11193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graded-Inclusion-Based Information Retrieval Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bosc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pivert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ughetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIR - European Conference on Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Toulouse, France. pp.252-263, </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12022,51 +12022,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarity by diverting supervised machine learning — Application to knowledge discovery in multimedia content</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12385,51 +12385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Maigrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12506,51 +12506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2017 - Extraction et Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Grenoble, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12899,51 +12899,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Claveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Kijak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Sicre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13672,51 +13672,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyun Nie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-274-9.ch006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398607v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bonescki Gumiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva E Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kooli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-021-00242-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Cabral Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324920000352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-020-00225-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.75-94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Defossez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levillain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gerardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398593v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454320v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493941" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784766v3" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919031v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76941-7_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618930v2" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_22" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394749v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394768v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux-Cachard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394757v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Royer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472697" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226537v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2015.65" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027719v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052806v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912314v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912308v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709170v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760114v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643675v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Harastani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561754v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ozdowska" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534189v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843889v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277249" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843880v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VS7P79N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03027676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391768v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843560v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Claveau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643634v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Amsaleg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Tannier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394788v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianyun Nie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01848660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Capp&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760258v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760620v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raymond" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843785v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-60566-274-9.ch006" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398607v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Bonescki Gumiel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva E Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Grabar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Cabrera Paraiso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3462475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148517v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torregrossa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Allesiardo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihel Kooli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41060-021-00242-8" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021033v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Dalloux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Emanuel Silva Oliveira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Maria Cabral Moro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1351324920000352" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021064v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-020-00225-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402913v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843607v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Maigrot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Kijak" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.1.2-3.1-26" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643996v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.19.2-3.75-94" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394789v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian-Yun Nie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226551v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/DN.18.2-3.101-121" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998259v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lef&#232;vre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2014.04.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122069v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tirilly" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jmm.10.01.1-21" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912301v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643819v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Jouhet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Defossez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Burgun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Beux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Levillain" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00120730v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Moreau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Flament" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Gerardi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Poulain" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaffin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130145v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Icard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Atemezing" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Egr&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738654v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03718429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Scialom" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lamprier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Staiano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Piwowarski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531858" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736116v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701506v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701490v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265896v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494695v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03454320v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cordier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Divina Frau-Meigs" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pierre-Maurice" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Villata" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03398593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493941" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494692v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486622.3493957" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02784766v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116027v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02919006v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020990v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouzill&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284444v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02371243v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/W19-5029" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391878v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02280852v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859568v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76941-7_19" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937096v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839407v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paroubek" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937019v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Minard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843611v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2018.8451726" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844261v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643969v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617878v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2017.11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635966v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Ahmed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Huet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01548156v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643993v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01659637v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643977v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618930v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_22" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01623105v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Sicre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621338v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394785v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1235" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349871v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397188v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Jadi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394768v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Monceaux-Cachard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394749v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394757v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Royer" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2016.7472697" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394739v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226528v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vedran Vukoti&#263;" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226541v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Arnulphy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Vilnat" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19581-0_2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226537v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Maguer" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2015.65" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226544v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027563v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/sdnri.2014.coria-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027778v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052806v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Th&#233;ly" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Tolone" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027763v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027719v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027787v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027520v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Ncibi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027534v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01027545v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912308v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912314v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844640v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Martienne" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709181v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Fort" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00656547v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758259v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709170v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760158v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760124v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760145v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Reza Ebadat" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760105v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760114v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644041v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643688v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643905v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643724v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ughetto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Harastani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647594v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644070v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00643913v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644150v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561086v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561754v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylwia Ozdowska" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00523975v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1743384.1743438" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561796v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561763v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00561797v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tavenard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534189v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pivert" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bosc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843889v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FUZZY.2009.5277249" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00844000v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843880v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00958-7_24" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3VS7P79N-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00843982v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00811922v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1386352.1386388" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812187v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812176v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812190v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03027676v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00524646v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01285965v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Furon" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00380706v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937100v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Moro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844033v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844067v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844080v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843692v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01843690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01844003v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430606v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430603v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391768v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01843585v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>